--- v0 (2025-12-28)
+++ v1 (2026-06-12)
@@ -505,652 +505,283 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00586232">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
           <w:color w:val="1C4586"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="103"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>PORTUGUESE</w:t>
       </w:r>
       <w:r w:rsidR="00547150">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Black" w:hAnsi="Roboto Black"/>
           <w:color w:val="1C4586"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="103"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725D632E" w14:textId="5C3ABD10" w:rsidR="00C7493C" w:rsidRPr="00CA6B36" w:rsidRDefault="64E2F3C7" w:rsidP="2EE1E8A4">
+    <w:p w14:paraId="725D632E" w14:textId="4410275B" w:rsidR="00C7493C" w:rsidRPr="00CA6B36" w:rsidRDefault="64E2F3C7" w:rsidP="24204E16">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="9360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6B36">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="24204E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                      </w:t>
+        <w:t xml:space="preserve">                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246901A3" w14:textId="004CBBCE" w:rsidR="2EE1E8A4" w:rsidRDefault="2EE1E8A4" w:rsidP="2EE1E8A4">
+    <w:p w14:paraId="246901A3" w14:textId="7B744081" w:rsidR="2EE1E8A4" w:rsidRDefault="2EE1E8A4" w:rsidP="2EE1E8A4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="8640"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17815E23" w14:textId="5B5D4D3B" w:rsidR="00CC55BF" w:rsidRPr="00F41A3C" w:rsidRDefault="00CC55BF" w:rsidP="00CC55BF">
+    <w:p w14:paraId="0F57C5E2" w14:textId="7CA76910" w:rsidR="004B1B43" w:rsidRPr="00882837" w:rsidRDefault="00AE178E" w:rsidP="00AE178E">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
-[...5 lines deleted...]
-          <w:sz w:val="41"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F41A3C">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251754632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F39A3CC" wp14:editId="2EE294AD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>6162675</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>209550</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="85725" cy="66675"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="166388872" name="Fluxograma: Conector 140"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="85725" cy="66675"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="flowChartConnector">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent6"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent6"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="7DB0D378">
+              <v:shapetype id="_x0000_t120" coordsize="21600,21600" o:spt="120" path="m10800,qx,10800,10800,21600,21600,10800,10800,xe" w14:anchorId="6873D1D9">
+                <v:path textboxrect="3163,3163,18437,18437" gradientshapeok="t" o:connecttype="custom" o:connectlocs="10800,0;3163,3163;0,10800;3163,18437;10800,21600;18437,18437;21600,10800;18437,3163"/>
+              </v:shapetype>
+              <v:shape id="Fluxograma: Conector 140" style="position:absolute;margin-left:485.25pt;margin-top:16.5pt;width:6.75pt;height:5.25pt;z-index:251754632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#f79646 [3209]" strokecolor="#f79646 [3209]" type="#_x0000_t120" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAChpC3MAIAAIsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0iLoLCIFFVFTJMY&#10;IJWJ56vjNJYcn3d2m7K/fmcn7RjbE9qLdZf7/d13ubred1bsNAWDrpLTk4kU2imsjdtU8vvT7adL&#10;KUIEV4NFpyv5ooO8nn/8cNX7Up9ii7bWJDiJC2XvK9nG6MuiCKrVHYQT9NqxsUHqILJKm6Im6Dl7&#10;Z4vTyWRW9Ei1J1Q6BP56MxjlPOdvGq3iQ9MEHYWtJPcW80v5Xae3mF9BuSHwrVFjG/COLjowjose&#10;U91ABLEl81eqzijCgE08UdgV2DRG6TwDTzOdvJlm1YLXeRYGJ/gjTOH/pVX3u5V/JIah96EMLIp1&#10;/w1rXhVsI+aZ9g11aTbuVuwzdC9H6PQ+CsUfL88vTs+lUGyZzWYX5wnYAspDqKcQv2jsRBIq2Vjs&#10;ly1QXKJzvCOkXAh2dyEOgYeAVDegNfWtsTYriRl6aUnsgHcKSmkXZ2O5Pzyte3cwd56iiwMmAzpr&#10;rF8YH8KBRcGrW8Pj3EGIj0BMGyYYn0J84CdNWEkcJSlapJ//+p78eZtslaJnGlYy/NgCaSnsV8d7&#10;/jw9O0u8zcoZg8wKvbasX1vctlsiozLlo/Mqi8k/2oPYEHbPfDGLVJVN4BTXrmQ8iMs4HAdfnNKL&#10;RXbaejKblgM4LbPWQ7xzK6+SnhBOq3raPwP5cbuRSXGPB/JC+Watg2+KdLhgjjUm7zxhPSA8As+M&#10;zxwarzOd1Gs9e/3+h8x/AQAA//8DAFBLAwQUAAYACAAAACEANh7AK+IAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPTUvDQBCG74L/YRnBi9iNTdOPmE0pBUHwoo0IvW2z22zo7mzIbpvYX+940tsM&#10;8/DO8xbr0Vl20X1oPQp4miTANNZetdgI+KxeHpfAQpSopPWoBXzrAOvy9qaQufIDfujLLjaMQjDk&#10;UoCJscs5D7XRToaJ7zTS7eh7JyOtfcNVLwcKd5ZPk2TOnWyRPhjZ6a3R9Wl3dgLebLa5Lt5f9+1p&#10;+nAdcF6Zr20lxP3duHkGFvUY/2D41Sd1KMnp4M+oArMCVoskI1RAmlInAlbLGQ0HAbM0A14W/H+D&#10;8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAChpC3MAIAAIsEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA2HsAr4gAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAIoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251752584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F77CEF9" wp14:editId="6F7AB012">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>6162675</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>47625</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="85725" cy="66675"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="112340021" name="Fluxograma: Conector 140"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="85725" cy="66675"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="flowChartConnector">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent6"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent6"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="74913F46">
+              <v:shape id="Fluxograma: Conector 140" style="position:absolute;margin-left:485.25pt;margin-top:3.75pt;width:6.75pt;height:5.25pt;z-index:251752584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#f79646 [3209]" strokecolor="#f79646 [3209]" type="#_x0000_t120" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAChpC3MAIAAIsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0iLoLCIFFVFTJMY&#10;IJWJ56vjNJYcn3d2m7K/fmcn7RjbE9qLdZf7/d13ubred1bsNAWDrpLTk4kU2imsjdtU8vvT7adL&#10;KUIEV4NFpyv5ooO8nn/8cNX7Up9ii7bWJDiJC2XvK9nG6MuiCKrVHYQT9NqxsUHqILJKm6Im6Dl7&#10;Z4vTyWRW9Ei1J1Q6BP56MxjlPOdvGq3iQ9MEHYWtJPcW80v5Xae3mF9BuSHwrVFjG/COLjowjose&#10;U91ABLEl81eqzijCgE08UdgV2DRG6TwDTzOdvJlm1YLXeRYGJ/gjTOH/pVX3u5V/JIah96EMLIp1&#10;/w1rXhVsI+aZ9g11aTbuVuwzdC9H6PQ+CsUfL88vTs+lUGyZzWYX5wnYAspDqKcQv2jsRBIq2Vjs&#10;ly1QXKJzvCOkXAh2dyEOgYeAVDegNfWtsTYriRl6aUnsgHcKSmkXZ2O5Pzyte3cwd56iiwMmAzpr&#10;rF8YH8KBRcGrW8Pj3EGIj0BMGyYYn0J84CdNWEkcJSlapJ//+p78eZtslaJnGlYy/NgCaSnsV8d7&#10;/jw9O0u8zcoZg8wKvbasX1vctlsiozLlo/Mqi8k/2oPYEHbPfDGLVJVN4BTXrmQ8iMs4HAdfnNKL&#10;RXbaejKblgM4LbPWQ7xzK6+SnhBOq3raPwP5cbuRSXGPB/JC+Watg2+KdLhgjjUm7zxhPSA8As+M&#10;zxwarzOd1Gs9e/3+h8x/AQAA//8DAFBLAwQUAAYACAAAACEARSYK9eAAAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPUUvDMBSF3wX/Q7iCL+ISh1u72nSMgSD44lYRfMua2JQlN6XJ1rpf7/VJny6H&#10;83HuOeV68o6dzRC7gBIeZgKYwSboDlsJ7/XzfQ4sJoVauYBGwreJsK6ur0pV6DDizpz3qWUUgrFQ&#10;EmxKfcF5bKzxKs5Cb5C8rzB4lUgOLdeDGincOz4XYsm96pA+WNWbrTXNcX/yEl7dYnPJ3l4+u+P8&#10;7jLisrYf21rK25tp8wQsmSn9wfBbn6pDRZ0O4YQ6MidhlYkFoRIyOuSv8kfadiAwF8Crkv8fUP0A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAoaQtzACAACLBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARSYK9eAAAAAIAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" w14:anchorId="711C7E54"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="24204E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Field not to be filled in by the author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="24204E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cstheme="minorBidi"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...88 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE178E">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:b/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="24204E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="superscript"/>
-[...85 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>This field will be completed by the editorial team after acceptance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA16CE1" w14:textId="655B2EAB" w:rsidR="24204E16" w:rsidRDefault="24204E16" w:rsidP="24204E16">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...61 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:bCs/>
+          <w:color w:val="1C4586"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...274 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D5F0ECD" w14:textId="77777777" w:rsidR="004B1B43" w:rsidRDefault="004B1B43" w:rsidP="004B1B43">
+    <w:p w14:paraId="6D5F0ECD" w14:textId="0DDC8CFF" w:rsidR="004B1B43" w:rsidRDefault="004B1B43" w:rsidP="004B1B43">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251725960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B0F1B82" wp14:editId="5D9F0B1D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>7001510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>64135</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="39370" cy="198120"/>
@@ -1186,53 +817,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="1A0B0758" id="Rectangle 273" o:spid="_x0000_s1026" style="position:absolute;margin-left:551.3pt;margin-top:5.05pt;width:3.1pt;height:15.6pt;z-index:251725960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZgAkB5gEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TbG2MOEWRIsOA&#10;bh3Q7QMYWbaFyaJGKXG6rx+lpGmw3Yb5IIii+PQe+by8PQxW7DUFg66W5WQqhXYKG+O6Wn7/tnl3&#10;I0WI4Bqw6HQtn3WQt6u3b5ajr/QMe7SNJsEgLlSjr2Ufo6+KIqheDxAm6LXjZIs0QOSQuqIhGBl9&#10;sMVsOv1QjEiNJ1Q6BD69PyblKuO3rVbxsW2DjsLWkrnFvFJet2ktVkuoOgLfG3WiAf/AYgDj+NEz&#10;1D1EEDsyf0ENRhEGbONE4VBg2xqlswZWU07/UPPUg9dZCzcn+HObwv+DVV/2T/4rJerBP6D6EYTD&#10;dQ+u03dEOPYaGn6uTI0qRh+qc0EKApeK7fgZGx4t7CLmHhxaGhIgqxOH3Ornc6v1IQrFh1eLq2ue&#10;h+JMubgpZ3kSBVQvtZ5C/KhxEGlTS+JBZmzYP4SYuED1ciVzR2uajbE2B9Rt15bEHnjom/xl+izx&#10;8pp16bLDVHZETCdZZNKVLBSqLTbPrJHw6Bx2Om96pF9SjOyaWoafOyAthf3kuE+Lcj5PNsvB/P01&#10;6xJ0mdleZsAphqpllOK4XcejNXeeTNfzS2UW7fCOe9uaLPyV1YksOyP34+TiZL3LON96/ddWvwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhALDeyb/eAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQ&#10;hnck/oN1SGzUdluiksapEFInYKBFYr3G1yRqbIfYacO/5zrBdq/u0ftRbCbXiTMNsQ3egJ4pEOSr&#10;YFtfG/jcbx9WIGJCb7ELngz8UIRNeXtTYG7DxX/QeZdqwSY+5migSanPpYxVQw7jLPTk+XcMg8PE&#10;cqilHfDC5q6Tc6Uy6bD1nNBgTy8NVafd6AxgtrTf78fF2/51zPCpntT28UsZc383Pa9BJJrSHwzX&#10;+lwdSu50CKO3UXSstZpnzPKlNIgrodWK1xwMLPUCZFnI/xvKXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAZgAkB5gEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCw3sm/3gAAAAsBAAAPAAAAAAAAAAAAAAAAAEAEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0BE3B2D2">
+              <v:rect id="Rectangle 273" style="position:absolute;margin-left:551.3pt;margin-top:5.05pt;width:3.1pt;height:15.6pt;z-index:251725960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="0359DACA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZgAkB5gEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TbG2MOEWRIsOA&#10;bh3Q7QMYWbaFyaJGKXG6rx+lpGmw3Yb5IIii+PQe+by8PQxW7DUFg66W5WQqhXYKG+O6Wn7/tnl3&#10;I0WI4Bqw6HQtn3WQt6u3b5ajr/QMe7SNJsEgLlSjr2Ufo6+KIqheDxAm6LXjZIs0QOSQuqIhGBl9&#10;sMVsOv1QjEiNJ1Q6BD69PyblKuO3rVbxsW2DjsLWkrnFvFJet2ktVkuoOgLfG3WiAf/AYgDj+NEz&#10;1D1EEDsyf0ENRhEGbONE4VBg2xqlswZWU07/UPPUg9dZCzcn+HObwv+DVV/2T/4rJerBP6D6EYTD&#10;dQ+u03dEOPYaGn6uTI0qRh+qc0EKApeK7fgZGx4t7CLmHhxaGhIgqxOH3Ornc6v1IQrFh1eLq2ue&#10;h+JMubgpZ3kSBVQvtZ5C/KhxEGlTS+JBZmzYP4SYuED1ciVzR2uajbE2B9Rt15bEHnjom/xl+izx&#10;8pp16bLDVHZETCdZZNKVLBSqLTbPrJHw6Bx2Om96pF9SjOyaWoafOyAthf3kuE+Lcj5PNsvB/P01&#10;6xJ0mdleZsAphqpllOK4XcejNXeeTNfzS2UW7fCOe9uaLPyV1YksOyP34+TiZL3LON96/ddWvwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhALDeyb/eAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQ&#10;hnck/oN1SGzUdluiksapEFInYKBFYr3G1yRqbIfYacO/5zrBdq/u0ftRbCbXiTMNsQ3egJ4pEOSr&#10;YFtfG/jcbx9WIGJCb7ELngz8UIRNeXtTYG7DxX/QeZdqwSY+5migSanPpYxVQw7jLPTk+XcMg8PE&#10;cqilHfDC5q6Tc6Uy6bD1nNBgTy8NVafd6AxgtrTf78fF2/51zPCpntT28UsZc383Pa9BJJrSHwzX&#10;+lwdSu50CKO3UXSstZpnzPKlNIgrodWK1xwMLPUCZFnI/xvKXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAZgAkB5gEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCw3sm/3gAAAAsBAAAPAAAAAAAAAAAAAAAAAEAEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251726984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="397A3CEA" wp14:editId="217FADA2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5931535</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>307975</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1267,53 +898,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="5A06EFBC" id="Rectangle 272" o:spid="_x0000_s1026" style="position:absolute;margin-left:467.05pt;margin-top:24.25pt;width:3.35pt;height:13.45pt;z-index:-251589496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQABZLDO3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqF2ahCbEqRBST8CBFonrNt4mEfE6xE4b/h5zosfVPs28KTez7cWJRt851rBcKBDEtTMd&#10;Nxo+9tu7NQgfkA32jknDD3nYVNdXJRbGnfmdTrvQiBjCvkANbQhDIaWvW7LoF24gjr+jGy2GeI6N&#10;NCOeY7jt5b1SmbTYcWxocaDnluqv3WQ1YJaY77fj6nX/MmWYN7Papp9K69ub+ekRRKA5/MPwpx/V&#10;oYpOBzex8aLXkK+SZUQ1JOsURATyRMUtBw0PaQKyKuXlguoXAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAAWSwzt4AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6A1CEE01">
+              <v:rect id="Rectangle 272" style="position:absolute;margin-left:467.05pt;margin-top:24.25pt;width:3.35pt;height:13.45pt;z-index:-251589496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="1224FD9E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQABZLDO3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqF2ahCbEqRBST8CBFonrNt4mEfE6xE4b/h5zosfVPs28KTez7cWJRt851rBcKBDEtTMd&#10;Nxo+9tu7NQgfkA32jknDD3nYVNdXJRbGnfmdTrvQiBjCvkANbQhDIaWvW7LoF24gjr+jGy2GeI6N&#10;NCOeY7jt5b1SmbTYcWxocaDnluqv3WQ1YJaY77fj6nX/MmWYN7Papp9K69ub+ekRRKA5/MPwpx/V&#10;oYpOBzex8aLXkK+SZUQ1JOsURATyRMUtBw0PaQKyKuXlguoXAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAAWSwzt4AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728008" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A34E469" wp14:editId="1A2B71B4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6962140</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>307975</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="85725" cy="2694940"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1803,53 +1434,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="576C9494" id="AutoShape 271" o:spid="_x0000_s1026" style="position:absolute;margin-left:548.2pt;margin-top:24.25pt;width:6.75pt;height:212.2pt;z-index:-251588472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="135,4244" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/2oq/UQgAAP4pAAAOAAAAZHJzL2Uyb0RvYy54bWysWtuO2zYQfS/QfxD02CKxKFE3I5ugSJCi&#10;QHoBon6AVpbXRm3LlbTrTb++M5RHImWOTBTNw8qOjshz5mhIDs13H16PB++lbrt9c3rwxdvA9+pT&#10;1Wz2p6cH/8/i85vM97q+PG3KQ3OqH/xvded/eP/9d+8u53UdNrvmsKlbDxo5devL+cHf9f15vVp1&#10;1a4+lt3b5lyf4Oa2aY9lD1/bp9WmLS/Q+vGwCoMgWV2adnNum6ruOvjfT8NN/71qf7utq/737bar&#10;e+/w4AO3Xv1t1d9H/Lt6/65cP7XlebevrjTK/8DiWO5P0OnY1KeyL73ndn/T1HFftU3XbPu3VXNc&#10;NdvtvqqVBlAjgpmar7vyXCstEJzuPIap+/+arX57+Xr+o0Xq3flLU/3VQURWl3O3Hu/glw4w3uPl&#10;12YDHpbPfaPEvm7bIz4JMrxXFdNvY0zr196r4D+zOA1j36vgTpjkMpcq5qtyTQ9Xz13/c92ohsqX&#10;L10/WLKBTyqgG+9UHqHXAuzbHg/gzo9vvMATIggTTwR5Iq8mjkBBwB9WXhF4F09E8RwTEkY1FqV5&#10;6snsBhURClpSmJ0nQ3nToSQYMctyOzMIxCABmUk7s4QwqjEZJImNWUooaElh7Mwg+8yYccxyAiKz&#10;zM5MmA5E0k5N6PFXIDs3YXqwZKjuQyFChp5pQ5RGsS1yQjdBgRh6phFAj4ud0M0oRMLQM71go6c7&#10;sRC90DRjIXqh7kcRcglhuhFBztiiF+pWKJA9eqFpxkL0cHSYkiJksiI03YhkEFnp6VYoEEPPNGOJ&#10;nu5HETKpEZluhJmdXqRboUB2epFpxoK5ke5HETGpEZluREEa2qIHw+RkhQIx9EwzFqIX6X4UEZMa&#10;kekGGz3dioXowRQzG/W4mULqfhSSSQ1puhEKKWzRk7oVCmSPHswfM3rcwCJ1PwrJpIY03QilCKz0&#10;dCsUiKFnmrFgrtT9KCSTGvHMjcxOL9atEAiy04tNMxZSI9b9KGImNWLTjTBIc1v0Yt0KBWLomWYs&#10;RC/W/ShiJjXimRtc9HQrFqKXzMzgF1GJ7keRMKmRzNyQ9ugluhUCQfbowVrOMTUS3Y8iYVIjmbmR&#10;SusyL9GtEAhi6M3M4JcEie5HkTCpkc7dsNNLdSsEhI+hl87M4M1NdT8KmAysa+R05oaEpY1lkZzq&#10;VsDYmHD0Zmbw0Ut1P4qUSY107gYTPd2KhehlczPY+iLT/SgyJjUy043MHrxMdwIx9jcvm1nBxw6K&#10;mGkOLzImMbKZF0FmXe1luhHQZ8zRm1vBrpUz3Y0iYxIjN72Al8724uW6D4ixxy43jVAlo708y3Uz&#10;ipxJi9z0giOn+7BAbmYEn7O57kWRM0mRm06ksbRGTncBMfbIicD0YWE2E4FuRgFP2scU0Efv51Df&#10;2q0VgW4FHz4RmGYsLAdEoDsCDJnUEIFpiZSxdUUgAt0QheKiaHoCHPPI/gLCHYoO1uGQcUwUZ6W4&#10;TKEwgSjNdzmEUYsrFMPxthhnOQrdmkKw5bgwrZGC46j7olAcR9OYJa9nJTmMq9YZTgjTGhnZ94GE&#10;0H1RKIbjbVnOxtGsywVXmItwljFcHI3SfCmOt7U5Vx8JszgXXHUuZuV5CK+a9X0M9ZxRKC6OpjGY&#10;MxmTM6HuDewOcTkzr9FTexknzCIdURNH2Ld8op3JckebldXr6bpbCZ+8Ere+A7VBem463BgtYGyE&#10;/c8iwvyEJgCFW5sMGNIBwakTGLQjGPLcpWlMXQVXI8VdJphFCp47tY4vNMLhRXQhg++WgrspRZsR&#10;Dva4tI4bIwruJhU3KhTcTSpuHCAcan4XMljIK7ibVCysEQ41sUvrWOgquJtULDwV3E0qFoIIhxrO&#10;hQwWZgruJhULJYRDjePSOhYuCu4mFQsJBXeTigt7hMOi3IUMLrUV3E0qLn0RDstWl9ZxMargblJx&#10;eajgblLVeg3xuNJyoaOWT8MDbnLVWkY94Do4jaMTbNE7URrHJ5ienR6gEUo4DlFq/lMaYOJy6+Fq&#10;Ms4i2gPDUHudJFr4VXL+e2Tre/B75CM+U67PZY9zC330LvDLKu7N7h589fMT3jg2L3XRKEiPcwxR&#10;jSJYyg09T5DDSYfipg2I0pB0n65n1SThYsiLoUW6T9cBN3btDJw4UkvVoelqJX5ibbYe5iONCUKP&#10;G4Q1JN2nq4GLQtibdBLmCrT07CAsGWncEzYhSRBdDWFhDutaF2HuwNueHYRFI417wiYkCaKrKSyG&#10;HQknYc7A257vCxNJnFxp3BGmIUkQXQ1hIofVkIswd+DEkXp0EAYp4ShsQlLzdDWFxbBd4iTMGXjb&#10;831h+cjijmETkOTQ1ZQVwuDoJMsVeNvxfVXJSOKOqglIauhqqMrHSYtu03WA0UDvirvt9r4mmJXc&#10;3sAJSCTpamhKYA/LxShX3G239zURgzsuEYx00HXQA1txMGm7YOCczaLk67x+D0Zuu+Lm1JbiMqyS&#10;YLeFBoc7odGQFBW6Gm7D8oiWs3SfrvQKD107Ay09OwhLRhr3hE1IIkpXQ1iUj8s6uk9XU5g78Lbn&#10;BWF4ggBeP5GPE/AdYRqSiNLVEBaG41xK9+l6FXbt2hlo6ZmEwTIc19ZqE2ZcZOPaXDuD1jWH/ebz&#10;/nDAtXXXPj1+PLTeSwnnBz+rf9fUMmAHtZ9zavAxGmyux+jw5ByeRuzWj83mG5yia5vhECIcmoQP&#10;u6b9x/cucADxwe/+fi7b2vcOv5zghF8uJB5k6NUXCafo4Eur33nU75SnCpp68Hsf9p/w48d+OOX4&#10;fG73TzvoSagdqVPzE5ze2+7xlJ065jewun6BQ4YqNtcDkXiKUf+uUNOxzff/AgAA//8DAFBLAwQU&#10;AAYACAAAACEAMQjqPN4AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6q04&#10;IAokxEFVpfbEpZSqVxNv41B7HcUOhL/vcirHmX2anSk3o3fihH1sAymYTjIQSHUwLTUK9p9vTysQ&#10;MWky2gVCBReMsKnu70pdmHCmDzztUiM4hGKhFdiUukLKWFv0Ok5Ch8S3n9B7nVj2jTS9PnO4d3KW&#10;ZQvpdUv8weoOXy3Wv7vBK9i+7xvKrbt8t/aLjma6tcuhVurxYXxZg0g4pn8YrvW5OlTc6RAGMlE4&#10;1lm+mDOrYL56BnEl2MpBHNhZznKQVSlvR1R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AH/air9RCAAA/ikAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADEI6jzeAAAADAEAAA8AAAAAAAAAAAAAAAAAqwoAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAC2CwAAAAA=&#10;" path="m125,3312r-63,l62,3581r63,l125,3312xm125,2981r-63,l62,3250r63,l125,2981xm125,2650r-63,l62,2918r63,l125,2650xm125,2318r-63,l62,2587r63,l125,2318xm125,1656r-63,l62,1925r63,l125,1656xm125,1325r-63,l62,1594r63,l125,1325xm125,994r-63,l62,1262r63,l125,994xm125,662r-63,l62,931r63,l125,662xm125,331r-63,l62,600r63,l125,331xm125,l62,,,,,269r62,l125,269,125,xm129,3974r-67,l62,4243r67,l129,3974xm129,3643r-67,l62,3912r67,l129,3643xm134,1987r-72,l62,2256r72,l134,1987xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6C1F496A">
+              <v:shape id="AutoShape 271" style="position:absolute;margin-left:548.2pt;margin-top:24.25pt;width:6.75pt;height:212.2pt;z-index:-251588472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="135,4244" o:spid="_x0000_s1026" stroked="f" path="m125,3312r-63,l62,3581r63,l125,3312xm125,2981r-63,l62,3250r63,l125,2981xm125,2650r-63,l62,2918r63,l125,2650xm125,2318r-63,l62,2587r63,l125,2318xm125,1656r-63,l62,1925r63,l125,1656xm125,1325r-63,l62,1594r63,l125,1325xm125,994r-63,l62,1262r63,l125,994xm125,662r-63,l62,931r63,l125,662xm125,331r-63,l62,600r63,l125,331xm125,l62,,,,,269r62,l125,269,125,xm129,3974r-67,l62,4243r67,l129,3974xm129,3643r-67,l62,3912r67,l129,3643xm134,1987r-72,l62,2256r72,l134,1987xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/2oq/UQgAAP4pAAAOAAAAZHJzL2Uyb0RvYy54bWysWtuO2zYQfS/QfxD02CKxKFE3I5ugSJCi&#10;QHoBon6AVpbXRm3LlbTrTb++M5RHImWOTBTNw8qOjshz5mhIDs13H16PB++lbrt9c3rwxdvA9+pT&#10;1Wz2p6cH/8/i85vM97q+PG3KQ3OqH/xvded/eP/9d+8u53UdNrvmsKlbDxo5devL+cHf9f15vVp1&#10;1a4+lt3b5lyf4Oa2aY9lD1/bp9WmLS/Q+vGwCoMgWV2adnNum6ruOvjfT8NN/71qf7utq/737bar&#10;e+/w4AO3Xv1t1d9H/Lt6/65cP7XlebevrjTK/8DiWO5P0OnY1KeyL73ndn/T1HFftU3XbPu3VXNc&#10;NdvtvqqVBlAjgpmar7vyXCstEJzuPIap+/+arX57+Xr+o0Xq3flLU/3VQURWl3O3Hu/glw4w3uPl&#10;12YDHpbPfaPEvm7bIz4JMrxXFdNvY0zr196r4D+zOA1j36vgTpjkMpcq5qtyTQ9Xz13/c92ohsqX&#10;L10/WLKBTyqgG+9UHqHXAuzbHg/gzo9vvMATIggTTwR5Iq8mjkBBwB9WXhF4F09E8RwTEkY1FqV5&#10;6snsBhURClpSmJ0nQ3nToSQYMctyOzMIxCABmUk7s4QwqjEZJImNWUooaElh7Mwg+8yYccxyAiKz&#10;zM5MmA5E0k5N6PFXIDs3YXqwZKjuQyFChp5pQ5RGsS1yQjdBgRh6phFAj4ud0M0oRMLQM71go6c7&#10;sRC90DRjIXqh7kcRcglhuhFBztiiF+pWKJA9eqFpxkL0cHSYkiJksiI03YhkEFnp6VYoEEPPNGOJ&#10;nu5HETKpEZluhJmdXqRboUB2epFpxoK5ke5HETGpEZluREEa2qIHw+RkhQIx9EwzFqIX6X4UEZMa&#10;kekGGz3dioXowRQzG/W4mULqfhSSSQ1puhEKKWzRk7oVCmSPHswfM3rcwCJ1PwrJpIY03QilCKz0&#10;dCsUiKFnmrFgrtT9KCSTGvHMjcxOL9atEAiy04tNMxZSI9b9KGImNWLTjTBIc1v0Yt0KBWLomWYs&#10;RC/W/ShiJjXimRtc9HQrFqKXzMzgF1GJ7keRMKmRzNyQ9ugluhUCQfbowVrOMTUS3Y8iYVIjmbmR&#10;SusyL9GtEAhi6M3M4JcEie5HkTCpkc7dsNNLdSsEhI+hl87M4M1NdT8KmAysa+R05oaEpY1lkZzq&#10;VsDYmHD0Zmbw0Ut1P4qUSY107gYTPd2KhehlczPY+iLT/SgyJjUy043MHrxMdwIx9jcvm1nBxw6K&#10;mGkOLzImMbKZF0FmXe1luhHQZ8zRm1vBrpUz3Y0iYxIjN72Al8724uW6D4ixxy43jVAlo708y3Uz&#10;ipxJi9z0giOn+7BAbmYEn7O57kWRM0mRm06ksbRGTncBMfbIicD0YWE2E4FuRgFP2scU0Efv51Df&#10;2q0VgW4FHz4RmGYsLAdEoDsCDJnUEIFpiZSxdUUgAt0QheKiaHoCHPPI/gLCHYoO1uGQcUwUZ6W4&#10;TKEwgSjNdzmEUYsrFMPxthhnOQrdmkKw5bgwrZGC46j7olAcR9OYJa9nJTmMq9YZTgjTGhnZ94GE&#10;0H1RKIbjbVnOxtGsywVXmItwljFcHI3SfCmOt7U5Vx8JszgXXHUuZuV5CK+a9X0M9ZxRKC6OpjGY&#10;MxmTM6HuDewOcTkzr9FTexknzCIdURNH2Ld8op3JckebldXr6bpbCZ+8Ere+A7VBem463BgtYGyE&#10;/c8iwvyEJgCFW5sMGNIBwakTGLQjGPLcpWlMXQVXI8VdJphFCp47tY4vNMLhRXQhg++WgrspRZsR&#10;Dva4tI4bIwruJhU3KhTcTSpuHCAcan4XMljIK7ibVCysEQ41sUvrWOgquJtULDwV3E0qFoIIhxrO&#10;hQwWZgruJhULJYRDjePSOhYuCu4mFQsJBXeTigt7hMOi3IUMLrUV3E0qLn0RDstWl9ZxMargblJx&#10;eajgblLVeg3xuNJyoaOWT8MDbnLVWkY94Do4jaMTbNE7URrHJ5ienR6gEUo4DlFq/lMaYOJy6+Fq&#10;Ms4i2gPDUHudJFr4VXL+e2Tre/B75CM+U67PZY9zC330LvDLKu7N7h589fMT3jg2L3XRKEiPcwxR&#10;jSJYyg09T5DDSYfipg2I0pB0n65n1SThYsiLoUW6T9cBN3btDJw4UkvVoelqJX5ibbYe5iONCUKP&#10;G4Q1JN2nq4GLQtibdBLmCrT07CAsGWncEzYhSRBdDWFhDutaF2HuwNueHYRFI417wiYkCaKrKSyG&#10;HQknYc7A257vCxNJnFxp3BGmIUkQXQ1hIofVkIswd+DEkXp0EAYp4ShsQlLzdDWFxbBd4iTMGXjb&#10;831h+cjijmETkOTQ1ZQVwuDoJMsVeNvxfVXJSOKOqglIauhqqMrHSYtu03WA0UDvirvt9r4mmJXc&#10;3sAJSCTpamhKYA/LxShX3G239zURgzsuEYx00HXQA1txMGm7YOCczaLk67x+D0Zuu+Lm1JbiMqyS&#10;YLeFBoc7odGQFBW6Gm7D8oiWs3SfrvQKD107Ay09OwhLRhr3hE1IIkpXQ1iUj8s6uk9XU5g78Lbn&#10;BWF4ggBeP5GPE/AdYRqSiNLVEBaG41xK9+l6FXbt2hlo6ZmEwTIc19ZqE2ZcZOPaXDuD1jWH/ebz&#10;/nDAtXXXPj1+PLTeSwnnBz+rf9fUMmAHtZ9zavAxGmyux+jw5ByeRuzWj83mG5yia5vhECIcmoQP&#10;u6b9x/cucADxwe/+fi7b2vcOv5zghF8uJB5k6NUXCafo4Eur33nU75SnCpp68Hsf9p/w48d+OOX4&#10;fG73TzvoSagdqVPzE5ze2+7xlJ065jewun6BQ4YqNtcDkXiKUf+uUNOxzff/AgAA//8DAFBLAwQU&#10;AAYACAAAACEAMQjqPN4AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6q04&#10;IAokxEFVpfbEpZSqVxNv41B7HcUOhL/vcirHmX2anSk3o3fihH1sAymYTjIQSHUwLTUK9p9vTysQ&#10;MWky2gVCBReMsKnu70pdmHCmDzztUiM4hGKhFdiUukLKWFv0Ok5Ch8S3n9B7nVj2jTS9PnO4d3KW&#10;ZQvpdUv8weoOXy3Wv7vBK9i+7xvKrbt8t/aLjma6tcuhVurxYXxZg0g4pn8YrvW5OlTc6RAGMlE4&#10;1lm+mDOrYL56BnEl2MpBHNhZznKQVSlvR1R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AH/air9RCAAA/ikAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADEI6jzeAAAADAEAAA8AAAAAAAAAAAAAAAAAqwoAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAC2CwAAAAA=&#10;" w14:anchorId="178CFA79">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="39370,2411095;79375,2581910;79375,2200910;39370,2371725;79375,2200910;39370,1990725;79375,2160905;79375,1779905;39370,1950720;79375,1779905;39370,1359535;79375,1530350;79375,1149350;39370,1320165;79375,1149350;39370,939165;79375,1109345;79375,728345;39370,899160;79375,728345;39370,518160;79375,688975;79375,307975;0,307975;39370,478790;79375,307975;39370,2831465;81915,3002280;81915,2621280;39370,2792095;81915,2621280;39370,1569720;85090,1740535" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251729032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FB5CCE7" wp14:editId="4C826A79">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5014595</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>518160</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
@@ -1885,53 +1516,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="1B5759BF" id="Rectangle 270" o:spid="_x0000_s1026" style="position:absolute;margin-left:394.85pt;margin-top:40.8pt;width:3.6pt;height:13.45pt;z-index:-251587448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQD/ro1A3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsqF2geTVOhZC6Aha0SGynsZtEjcchdtrw9wwrWI7u0b1nys3senG2Y+g8aVguFAhLtTcdNRo+&#10;9tu7DESISAZ7T1bDtw2wqa6vSiyMv9C7Pe9iI7iEQoEa2hiHQspQt9ZhWPjBEmdHPzqMfI6NNCNe&#10;uNz18l6pRDrsiBdaHOxza+vTbnIaMHk0X2/Hh9f9y5Rg3sxqu/pUWt/ezE9rENHO8Q+GX31Wh4qd&#10;Dn4iE0SvIc3ylFEN2TIBwUCaJzmIA5MqW4GsSvn/heoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA/66NQN4AAAAKAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="77B82567">
+              <v:rect id="Rectangle 270" style="position:absolute;margin-left:394.85pt;margin-top:40.8pt;width:3.6pt;height:13.45pt;z-index:-251587448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="7B7569B3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQD/ro1A3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsqF2geTVOhZC6Aha0SGynsZtEjcchdtrw9wwrWI7u0b1nys3senG2Y+g8aVguFAhLtTcdNRo+&#10;9tu7DESISAZ7T1bDtw2wqa6vSiyMv9C7Pe9iI7iEQoEa2hiHQspQt9ZhWPjBEmdHPzqMfI6NNCNe&#10;uNz18l6pRDrsiBdaHOxza+vTbnIaMHk0X2/Hh9f9y5Rg3sxqu/pUWt/ezE9rENHO8Q+GX31Wh4qd&#10;Dn4iE0SvIc3ylFEN2TIBwUCaJzmIA5MqW4GsSvn/heoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA/66NQN4AAAAKAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251730056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="423B7268" wp14:editId="7DA0E06F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1655445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>728345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="94615" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2047,53 +1678,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="70FEA20F" id="Freeform 269" o:spid="_x0000_s1026" style="position:absolute;margin-left:130.35pt;margin-top:57.35pt;width:7.45pt;height:13.45pt;z-index:-251586424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="149,269" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXTLE2gQMAALUKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1vmzAUfZ+0/2D5cVMLppQ0UdNqatVp&#10;Uvchlf0AB0xAA8xsJ6T79bvX4BTakFbT8kAAH+49Pse+vpfXu6okW6F0IeslZac+JaJOZFrU6yX9&#10;Gd+dXFCiDa9TXspaLOmj0PT66v27y7ZZiEDmskyFIhCk1ou2WdLcmGbheTrJRcX1qWxEDYOZVBU3&#10;8KjWXqp4C9Gr0gt8P/JaqdJGyURoDW9vu0F6ZeNnmUjM9yzTwpBySYGbsVdlryu8eleXfLFWvMmL&#10;pKfB/4FFxYsaku5D3XLDyUYVL0JVRaKklpk5TWTlySwrEmHnALNh/rPZPOS8EXYuII5u9jLp/xc2&#10;+bZ9aH4opK6be5n80qCI1zZ6sR/BBw0Ysmq/yhQ85Bsj7WR3marwS5gG2VlNH/eaip0hCbychxE7&#10;pySBETbzL+AeE/CF+zbZaPNZSBuHb++16RxJ4c7qmZKaV5A0BveyqgRzPp4QnwSz84gEkT/rHdzD&#10;mIN98Ejsk5awcP4cEziMDcVYOCN4eQ47czAIZUE5ZHwRLHSojlcUzQ/yAg06+sgrPMwrcpjjvGYO&#10;dpQXbLyhXiDVQV5zB0NeF4d5sbH2k4KxofjTirGx/ujiQWpsaEDMgglyYwNYyKKDbuIq3DtgUQft&#10;ZGMTgik/2dCFGHIeXGls7MI0uaEN0+SCsRGTmyAYGhEHU9tg7MMkuWDowxFyYyOmyQ2NiIOJvRCM&#10;fZhcc8HQh/GagyqzdnWE5660JLu6ry1wRzieU76tZo3UWMVi0A6KVXzWFypAYSGaAMNcEGxrB+Q7&#10;DgaTEQzbpKuBx9G4/C3clcxX4CCEhdsK9SoXXCIIB3PfQiboJwpyD+Bdll5OBYft82NWUQLH7Aq/&#10;4YuGG3TB3ZIWjgQoziRfUqyr+L6SWxFLizBohh0HmvaghmxP42U9xEWwlAcwN+j+GxsMNs8bMX2Z&#10;h4QugvvvIvXpXoM59m/FuVm6ZEkptejkRu3subkXEbUfnJ1alkV6V5QliqfVenVTKrLl0Pbc2V9v&#10;2whW2pVdS/ysS4Nv7OmPBz42UXqxkukjHP5Kdr0T9Hpwk0v1h5IW+qYl1b83XAlKyi81NCZzFoYg&#10;tLEP4fkMS5YajqyGI7xOINSSGgo7EW9vTNecbRpVrHPIxOy6qOUnaDqyArsDy69j1T9Ab2S16fs4&#10;bL6Gzxb11G1e/QUAAP//AwBQSwMEFAAGAAgAAAAhALLttqDgAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPwzAMhe9I/IfIk7gglraMbipNJ0DiCmLbgWPWeE3XxilNtpV/jznBzfZ7ev5euZ5c&#10;L844htaTgnSegECqvWmpUbDbvt6tQISoyejeEyr4xgDr6vqq1IXxF/rA8yY2gkMoFFqBjXEopAy1&#10;RafD3A9IrB386HTkdWykGfWFw10vsyTJpdMt8QerB3yxWHebk1Mg2/u3dEq2X8Z2t6vj4bl7/7Q7&#10;pW5m09MjiIhT/DPDLz6jQ8VMe38iE0SvIMuTJVtZSBc8sCNbPuQg9nxZpDnIqpT/O1Q/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFdMsTaBAwAAtQoAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALLttqDgAAAACwEAAA8AAAAAAAAAAAAAAAAA2wUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADoBgAAAAA=&#10;" path="m149,l62,,,,,269r62,l149,269,149,xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2DD1386E">
+              <v:shape id="Freeform 269" style="position:absolute;margin-left:130.35pt;margin-top:57.35pt;width:7.45pt;height:13.45pt;z-index:-251586424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="149,269" o:spid="_x0000_s1026" stroked="f" path="m149,l62,,,,,269r62,l149,269,149,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXTLE2gQMAALUKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1vmzAUfZ+0/2D5cVMLppQ0UdNqatVp&#10;Uvchlf0AB0xAA8xsJ6T79bvX4BTakFbT8kAAH+49Pse+vpfXu6okW6F0IeslZac+JaJOZFrU6yX9&#10;Gd+dXFCiDa9TXspaLOmj0PT66v27y7ZZiEDmskyFIhCk1ou2WdLcmGbheTrJRcX1qWxEDYOZVBU3&#10;8KjWXqp4C9Gr0gt8P/JaqdJGyURoDW9vu0F6ZeNnmUjM9yzTwpBySYGbsVdlryu8eleXfLFWvMmL&#10;pKfB/4FFxYsaku5D3XLDyUYVL0JVRaKklpk5TWTlySwrEmHnALNh/rPZPOS8EXYuII5u9jLp/xc2&#10;+bZ9aH4opK6be5n80qCI1zZ6sR/BBw0Ysmq/yhQ85Bsj7WR3marwS5gG2VlNH/eaip0hCbychxE7&#10;pySBETbzL+AeE/CF+zbZaPNZSBuHb++16RxJ4c7qmZKaV5A0BveyqgRzPp4QnwSz84gEkT/rHdzD&#10;mIN98Ejsk5awcP4cEziMDcVYOCN4eQ47czAIZUE5ZHwRLHSojlcUzQ/yAg06+sgrPMwrcpjjvGYO&#10;dpQXbLyhXiDVQV5zB0NeF4d5sbH2k4KxofjTirGx/ujiQWpsaEDMgglyYwNYyKKDbuIq3DtgUQft&#10;ZGMTgik/2dCFGHIeXGls7MI0uaEN0+SCsRGTmyAYGhEHU9tg7MMkuWDowxFyYyOmyQ2NiIOJvRCM&#10;fZhcc8HQh/GagyqzdnWE5660JLu6ry1wRzieU76tZo3UWMVi0A6KVXzWFypAYSGaAMNcEGxrB+Q7&#10;DgaTEQzbpKuBx9G4/C3clcxX4CCEhdsK9SoXXCIIB3PfQiboJwpyD+Bdll5OBYft82NWUQLH7Aq/&#10;4YuGG3TB3ZIWjgQoziRfUqyr+L6SWxFLizBohh0HmvaghmxP42U9xEWwlAcwN+j+GxsMNs8bMX2Z&#10;h4QugvvvIvXpXoM59m/FuVm6ZEkptejkRu3subkXEbUfnJ1alkV6V5QliqfVenVTKrLl0Pbc2V9v&#10;2whW2pVdS/ysS4Nv7OmPBz42UXqxkukjHP5Kdr0T9Hpwk0v1h5IW+qYl1b83XAlKyi81NCZzFoYg&#10;tLEP4fkMS5YajqyGI7xOINSSGgo7EW9vTNecbRpVrHPIxOy6qOUnaDqyArsDy69j1T9Ab2S16fs4&#10;bL6Gzxb11G1e/QUAAP//AwBQSwMEFAAGAAgAAAAhALLttqDgAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPwzAMhe9I/IfIk7gglraMbipNJ0DiCmLbgWPWeE3XxilNtpV/jznBzfZ7ev5euZ5c&#10;L844htaTgnSegECqvWmpUbDbvt6tQISoyejeEyr4xgDr6vqq1IXxF/rA8yY2gkMoFFqBjXEopAy1&#10;RafD3A9IrB386HTkdWykGfWFw10vsyTJpdMt8QerB3yxWHebk1Mg2/u3dEq2X8Z2t6vj4bl7/7Q7&#10;pW5m09MjiIhT/DPDLz6jQ8VMe38iE0SvIMuTJVtZSBc8sCNbPuQg9nxZpDnIqpT/O1Q/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFdMsTaBAwAAtQoAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALLttqDgAAAACwEAAA8AAAAAAAAAAAAAAAAA2wUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADoBgAAAAA=&#10;" w14:anchorId="32F84C10">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="94615,728345;39370,728345;0,728345;0,899160;39370,899160;94615,899160;94615,728345" o:connectangles="0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251731080" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FCF0EAB" wp14:editId="657271D6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2271395</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>728345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
@@ -2129,53 +1760,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="1ABAAFD1" id="Rectangle 268" o:spid="_x0000_s1026" style="position:absolute;margin-left:178.85pt;margin-top:57.35pt;width:4.3pt;height:13.45pt;z-index:-251585400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBy9iBJ3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWFraZVtpOiGknYADGxJXr8naisYpTbqVf485wc32e3r+XrmdXS/OdgydJw3pIgFhqfam&#10;o0bD+2F3twYRIpLB3pPV8G0DbKvrqxIL4y/0Zs/72AgOoVCghjbGoZAy1K11GBZ+sMTayY8OI69j&#10;I82IFw53vbxPEiUddsQfWhzsU2vrz/3kNKDKzdfrKXs5PE8KN82c7JYfida3N/PjA4ho5/hnhl98&#10;RoeKmY5+IhNEryFbrlZsZSHNeWBHplQG4siXPFUgq1L+71D9AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHL2IEnfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="15EFC824">
+              <v:rect id="Rectangle 268" style="position:absolute;margin-left:178.85pt;margin-top:57.35pt;width:4.3pt;height:13.45pt;z-index:-251585400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="36132F07" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBy9iBJ3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWFraZVtpOiGknYADGxJXr8naisYpTbqVf485wc32e3r+XrmdXS/OdgydJw3pIgFhqfam&#10;o0bD+2F3twYRIpLB3pPV8G0DbKvrqxIL4y/0Zs/72AgOoVCghjbGoZAy1K11GBZ+sMTayY8OI69j&#10;I82IFw53vbxPEiUddsQfWhzsU2vrz/3kNKDKzdfrKXs5PE8KN82c7JYfida3N/PjA4ho5/hnhl98&#10;RoeKmY5+IhNEryFbrlZsZSHNeWBHplQG4siXPFUgq1L+71D9AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHL2IEnfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72861606" wp14:editId="1D07EAFA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3048635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>728345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2210,53 +1841,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="5A4D2030" id="Rectangle 267" o:spid="_x0000_s1026" style="position:absolute;margin-left:240.05pt;margin-top:57.35pt;width:4.3pt;height:13.45pt;z-index:-251584376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCcTvEQ3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWFIIpZSmE0LaCTiwIXH1mqytaJzSpFv595gT3Gy/p+fvVevFD+LoptgHMpCtFAhHTbA9&#10;tQbed5urAkRMSBaHQM7At4uwrs/PKixtONGbO25TKziEYokGupTGUsrYdM5jXIXREWuHMHlMvE6t&#10;tBOeONwP8lqpXHrsiT90OLqnzjWf29kbwFzbr9fDzcvuec7xvl3U5vZDGXN5sTw+gEhuSX9m+MVn&#10;dKiZaR9mslEMBnShMraykOk7EOzQRcHDni86y0HWlfzfof4BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAuLOEJOQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAnE7xEN4AAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="06176CA4">
+              <v:rect id="Rectangle 267" style="position:absolute;margin-left:240.05pt;margin-top:57.35pt;width:4.3pt;height:13.45pt;z-index:-251584376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="5C6140E5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCcTvEQ3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWFIIpZSmE0LaCTiwIXH1mqytaJzSpFv595gT3Gy/p+fvVevFD+LoptgHMpCtFAhHTbA9&#10;tQbed5urAkRMSBaHQM7At4uwrs/PKixtONGbO25TKziEYokGupTGUsrYdM5jXIXREWuHMHlMvE6t&#10;tBOeONwP8lqpXHrsiT90OLqnzjWf29kbwFzbr9fDzcvuec7xvl3U5vZDGXN5sTw+gEhuSX9m+MVn&#10;dKiZaR9mslEMBnShMraykOk7EOzQRcHDni86y0HWlfzfof4BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAuLOEJOQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAnE7xEN4AAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251733128" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53CE49F7" wp14:editId="2BF87E12">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3551555</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>728345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2291,53 +1922,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="404C82DC" id="Rectangle 266" o:spid="_x0000_s1026" style="position:absolute;margin-left:279.65pt;margin-top:57.35pt;width:4.1pt;height:13.45pt;z-index:-251583352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCuv+Pp3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLClrMlaaTghpJ+DAhsTVa7K2oklKk27l7TEndrT/T78/l5vZ9exkx9gFryFbCGDW18F0&#10;vtHwsd/ePQCLCb3BPnir4cdG2FTXVyUWJpz9uz3tUsOoxMcCNbQpDQXnsW6tw7gIg/WUHcPoMNE4&#10;NtyMeKZy1/N7IRR32Hm60OJgn1tbf+0mpwFVbr7fjsvX/cukcN3MYis/hda3N/PTI7Bk5/QPw58+&#10;qUNFTocweRNZr0HK9ZJQCrJ8BYwIqVYS2IE2eaaAVyW//KH6BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAK6/4+nfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0CD22632">
+              <v:rect id="Rectangle 266" style="position:absolute;margin-left:279.65pt;margin-top:57.35pt;width:4.1pt;height:13.45pt;z-index:-251583352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="1DC3556E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCuv+Pp3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLClrMlaaTghpJ+DAhsTVa7K2oklKk27l7TEndrT/T78/l5vZ9exkx9gFryFbCGDW18F0&#10;vtHwsd/ePQCLCb3BPnir4cdG2FTXVyUWJpz9uz3tUsOoxMcCNbQpDQXnsW6tw7gIg/WUHcPoMNE4&#10;NtyMeKZy1/N7IRR32Hm60OJgn1tbf+0mpwFVbr7fjsvX/cukcN3MYis/hda3N/PTI7Bk5/QPw58+&#10;qUNFTocweRNZr0HK9ZJQCrJ8BYwIqVYS2IE2eaaAVyW//KH6BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAK6/4+nfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734152" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77093D3F" wp14:editId="387F8961">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5992495</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>728345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2372,53 +2003,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="65577CA2" id="Rectangle 265" o:spid="_x0000_s1026" style="position:absolute;margin-left:471.85pt;margin-top:57.35pt;width:4.3pt;height:13.45pt;z-index:-251582328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDh1B0X4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4swuFYqEsjTHpST3YmnidslsgsrPILi3+e8eTvc3Me3nzvXI7216czeg7RwriRQTCUO10&#10;R42Cj8PuYQ3CBySNvSOj4Md42Fa3NyUW2l3o3Zz3oREcQr5ABW0IQyGlr1tj0S/cYIi1kxstBl7H&#10;RuoRLxxue7mMokxa7Ig/tDiY59bUX/vJKsAs1d9vp+T18DJlmDdztFt9Rkrd381PGxDBzOHfDH/4&#10;jA4VMx3dRNqLXkGeJo9sZSFOeWBHvlomII58SeMMZFXK6w7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDh1B0X4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1628BF18">
+              <v:rect id="Rectangle 265" style="position:absolute;margin-left:471.85pt;margin-top:57.35pt;width:4.3pt;height:13.45pt;z-index:-251582328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="653F9FF1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDh1B0X4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4swuFYqEsjTHpST3YmnidslsgsrPILi3+e8eTvc3Me3nzvXI7216czeg7RwriRQTCUO10&#10;R42Cj8PuYQ3CBySNvSOj4Md42Fa3NyUW2l3o3Zz3oREcQr5ABW0IQyGlr1tj0S/cYIi1kxstBl7H&#10;RuoRLxxue7mMokxa7Ig/tDiY59bUX/vJKsAs1d9vp+T18DJlmDdztFt9Rkrd381PGxDBzOHfDH/4&#10;jA4VMx3dRNqLXkGeJo9sZSFOeWBHvlomII58SeMMZFXK6w7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDh1B0X4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251735176" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FC632DF" wp14:editId="419A4651">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4886325</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>939165</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2453,53 +2084,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="383AB832" id="Rectangle 264" o:spid="_x0000_s1026" style="position:absolute;margin-left:384.75pt;margin-top:73.95pt;width:3.35pt;height:13.45pt;z-index:-251581304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCkISy53wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGF0yVqaTghpJ+DAhsTVa7K2oklKk27l7TEndrT/T78/l5vZ9exkx9gFr+F+IYBZXwfT&#10;+UbDx357twYWE3qDffBWw4+NsKmur0osTDj7d3vapYZRiY8FamhTGgrOY91ah3ERBuspO4bRYaJx&#10;bLgZ8UzlrudLISR32Hm60OJgn1tbf+0mpwFlZr7fjg+v+5dJYt7MYrv6FFrf3sxPj8CSndM/DH/6&#10;pA4VOR3C5E1kvQYl8xWhFGQqB0aEUnIJ7EAbla2BVyW//KH6BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKQhLLnfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="5B8C66FB">
+              <v:rect id="Rectangle 264" style="position:absolute;margin-left:384.75pt;margin-top:73.95pt;width:3.35pt;height:13.45pt;z-index:-251581304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="5E723952" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCkISy53wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGF0yVqaTghpJ+DAhsTVa7K2oklKk27l7TEndrT/T78/l5vZ9exkx9gFr+F+IYBZXwfT&#10;+UbDx357twYWE3qDffBWw4+NsKmur0osTDj7d3vapYZRiY8FamhTGgrOY91ah3ERBuspO4bRYaJx&#10;bLgZ8UzlrudLISR32Hm60OJgn1tbf+0mpwFlZr7fjg+v+5dJYt7MYrv6FFrf3sxPj8CSndM/DH/6&#10;pA4VOR3C5E1kvQYl8xWhFGQqB0aEUnIJ7EAbla2BVyW//KH6BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKQhLLnfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251736200" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="568858D5" wp14:editId="47C4C130">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3493135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1149350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2534,53 +2165,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="63F5DFE9" id="Rectangle 263" o:spid="_x0000_s1026" style="position:absolute;margin-left:275.05pt;margin-top:90.5pt;width:3.35pt;height:13.45pt;z-index:-251580280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBOXi323gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJ2CQxviVAipJ+BAi8R1G7tJRLwOsdOGv2c5wXE1o9n3ys3se3FyY+wCGcgWCoSjOtiO&#10;GgPv++3NCkRMSBb7QM7At4uwqS4vSixsONObO+1SI3iEYoEG2pSGQspYt85jXITBEWfHMHpMfI6N&#10;tCOeedz3cqlULj12xB9aHNxT6+rP3eQNYH5nv16Pty/75ynHdTOrrf5QxlxfzY8PIJKb018ZfvEZ&#10;HSpmOoSJbBS9Aa1VxlUOVhlLcUPrnGUOBpbqfg2yKuV/h+oHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEATl4t9t4AAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="76B9185F">
+              <v:rect id="Rectangle 263" style="position:absolute;margin-left:275.05pt;margin-top:90.5pt;width:3.35pt;height:13.45pt;z-index:-251580280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="6C8F7D73" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBOXi323gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJ2CQxviVAipJ+BAi8R1G7tJRLwOsdOGv2c5wXE1o9n3ys3se3FyY+wCGcgWCoSjOtiO&#10;GgPv++3NCkRMSBb7QM7At4uwqS4vSixsONObO+1SI3iEYoEG2pSGQspYt85jXITBEWfHMHpMfI6N&#10;tCOeedz3cqlULj12xB9aHNxT6+rP3eQNYH5nv16Pty/75ynHdTOrrf5QxlxfzY8PIJKb018ZfvEZ&#10;HSpmOoSJbBS9Aa1VxlUOVhlLcUPrnGUOBpbqfg2yKuV/h+oHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEATl4t9t4AAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251737224" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62343829" wp14:editId="085B620D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5032375</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1779905</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="39370" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2615,53 +2246,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="745C4C8B" id="Rectangle 262" o:spid="_x0000_s1026" style="position:absolute;margin-left:396.25pt;margin-top:140.15pt;width:3.1pt;height:13.45pt;z-index:-251579256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBx/Exr5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhO07U14hRFigwD&#10;ugvQ7QMUWbaFyaJGKnGyrx+lpGmwvQ3zgyCK1BHP4fHifj84sTNIFnwty8lUCuM1NNZ3tfz+bf3u&#10;VgqKyjfKgTe1PBiS98u3bxZjqMwMenCNQcEgnqox1LKPMVRFQbo3g6IJBOM52QIOKnKIXdGgGhl9&#10;cMVsOn1fjIBNQNCGiE8fj0m5zPhta3T80rZkonC15N5iXjGvm7QWy4WqOlSht/rUhvqHLgZlPT96&#10;hnpUUYkt2r+gBqsRCNo40TAU0LZWm8yB2ZTTP9g89yqYzIXFoXCWif4frP68ew5fMbVO4Qn0DxIe&#10;Vr3ynXlAhLE3quHnyiRUMQaqzhdSQHxVbMZP0PBo1TZC1mDf4pAAmZ3YZ6kPZ6nNPgrNh1d3Vzc8&#10;D82Z8mZ6W17nB1T1cjcgxQ8GBpE2tUQeZMZWuyeKqRdVvZTk3sHZZm2dywF2m5VDsVM89HX+Tuh0&#10;WeZ8KvaQrh0R00kmmXglC1G1gebAHBGOzmGn86YH/CXFyK6pJf3cKjRSuI+edbor5/NksxzMr29m&#10;HOBlZnOZUV4zVC2jFMftKh6tuQ1ou55fKjNpDw+sbWsz8deuTs2yM7IeJxcn613Guer1X1v+BgAA&#10;//8DAFBLAwQUAAYACAAAACEA2mvbp+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF&#10;90j9B2sqsaM2Cc2LTKoKqStgQYvEdhq7SURsp7HThr/HrOhydI/uPVNuZt2zixpdZw3C40oAU6a2&#10;sjMNwudh95ABc56MpN4ahfCjHGyqxV1JhbRX86Eue9+wUGJcQQit90PBuatbpcmt7KBMyE521OTD&#10;OTZcjnQN5brnkRAJ19SZsNDSoF5aVX/vJ41AyZM8v5/it8PrlFDezGK3/hKI98t5+wzMq9n/w/Cn&#10;H9ShCk5HOxnpWI+Q5tE6oAhRJmJggUjzLAV2RIhFGgGvSn77Q/ULAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAcfxMa+UBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA2mvbp+AAAAALAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="56EB3789">
+              <v:rect id="Rectangle 262" style="position:absolute;margin-left:396.25pt;margin-top:140.15pt;width:3.1pt;height:13.45pt;z-index:-251579256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="1233744F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBx/Exr5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhO07U14hRFigwD&#10;ugvQ7QMUWbaFyaJGKnGyrx+lpGmwvQ3zgyCK1BHP4fHifj84sTNIFnwty8lUCuM1NNZ3tfz+bf3u&#10;VgqKyjfKgTe1PBiS98u3bxZjqMwMenCNQcEgnqox1LKPMVRFQbo3g6IJBOM52QIOKnKIXdGgGhl9&#10;cMVsOn1fjIBNQNCGiE8fj0m5zPhta3T80rZkonC15N5iXjGvm7QWy4WqOlSht/rUhvqHLgZlPT96&#10;hnpUUYkt2r+gBqsRCNo40TAU0LZWm8yB2ZTTP9g89yqYzIXFoXCWif4frP68ew5fMbVO4Qn0DxIe&#10;Vr3ynXlAhLE3quHnyiRUMQaqzhdSQHxVbMZP0PBo1TZC1mDf4pAAmZ3YZ6kPZ6nNPgrNh1d3Vzc8&#10;D82Z8mZ6W17nB1T1cjcgxQ8GBpE2tUQeZMZWuyeKqRdVvZTk3sHZZm2dywF2m5VDsVM89HX+Tuh0&#10;WeZ8KvaQrh0R00kmmXglC1G1gebAHBGOzmGn86YH/CXFyK6pJf3cKjRSuI+edbor5/NksxzMr29m&#10;HOBlZnOZUV4zVC2jFMftKh6tuQ1ou55fKjNpDw+sbWsz8deuTs2yM7IeJxcn613Guer1X1v+BgAA&#10;//8DAFBLAwQUAAYACAAAACEA2mvbp+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF&#10;90j9B2sqsaM2Cc2LTKoKqStgQYvEdhq7SURsp7HThr/HrOhydI/uPVNuZt2zixpdZw3C40oAU6a2&#10;sjMNwudh95ABc56MpN4ahfCjHGyqxV1JhbRX86Eue9+wUGJcQQit90PBuatbpcmt7KBMyE521OTD&#10;OTZcjnQN5brnkRAJ19SZsNDSoF5aVX/vJ41AyZM8v5/it8PrlFDezGK3/hKI98t5+wzMq9n/w/Cn&#10;H9ShCk5HOxnpWI+Q5tE6oAhRJmJggUjzLAV2RIhFGgGvSn77Q/ULAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAcfxMa+UBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA2mvbp+AAAAALAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251738248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34CD4871" wp14:editId="4260E7F9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3935095</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1990725</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2696,53 +2327,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="31A52CA5" id="Rectangle 261" o:spid="_x0000_s1026" style="position:absolute;margin-left:309.85pt;margin-top:156.75pt;width:3.35pt;height:13.45pt;z-index:-251578232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBmgUGH4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3&#10;SP0Ha5DYUTtNamiIUyGkroBFHxLbaTxNImI7jZ02/D1mRZczc3Tn3GI9mY5daPCtswqSuQBGtnK6&#10;tbWCw37z+AzMB7QaO2dJwQ95WJezuwJz7a52S5ddqFkMsT5HBU0Ifc65rxoy6OeuJxtvJzcYDHEc&#10;aq4HvMZw0/GFEJIbbG380GBPbw1V37vRKECZ6fPnKf3Yv48SV/UkNssvodTD/fT6AizQFP5h+NOP&#10;6lBGp6MbrfasUyCT1VNEFaRJugQWCbmQGbBj3GQiA14W/LZD+QsAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBmgUGH4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="7C03953B">
+              <v:rect id="Rectangle 261" style="position:absolute;margin-left:309.85pt;margin-top:156.75pt;width:3.35pt;height:13.45pt;z-index:-251578232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="6C8CEC61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBmgUGH4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3&#10;SP0Ha5DYUTtNamiIUyGkroBFHxLbaTxNImI7jZ02/D1mRZczc3Tn3GI9mY5daPCtswqSuQBGtnK6&#10;tbWCw37z+AzMB7QaO2dJwQ95WJezuwJz7a52S5ddqFkMsT5HBU0Ifc65rxoy6OeuJxtvJzcYDHEc&#10;aq4HvMZw0/GFEJIbbG380GBPbw1V37vRKECZ6fPnKf3Yv48SV/UkNssvodTD/fT6AizQFP5h+NOP&#10;6lBGp6MbrfasUyCT1VNEFaRJugQWCbmQGbBj3GQiA14W/LZD+QsAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBmgUGH4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251739272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AB01BE4" wp14:editId="712ACAE6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2954020</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2411095</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2777,53 +2408,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="6E16EBEA" id="Rectangle 260" o:spid="_x0000_s1026" style="position:absolute;margin-left:232.6pt;margin-top:189.85pt;width:3.35pt;height:13.45pt;z-index:-251577208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBGN1NU4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SHuHyEjcWLKtS2lpOiGknYADGxJXr8naiibpmnTr3n7mBDdb/vT7+4vNZDt2NkNovVOwmAtgxlVe&#10;t65W8LXfPj4BCxGdxs47o+BqAmzK2V2BufYX92nOu1gzCnEhRwVNjH3OeagaYzHMfW8c3Y5+sBhp&#10;HWquB7xQuO34UgjJLbaOPjTYm9fGVD+70SpAmejTx3H1vn8bJWb1JLbrb6HUw/308gwsmin+wfCr&#10;T+pQktPBj04H1ilI5HpJqIJVmqXAiEjSRQbsQIOQEnhZ8P8dyhsAAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEARjdTVOEAAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="76B90D72">
+              <v:rect id="Rectangle 260" style="position:absolute;margin-left:232.6pt;margin-top:189.85pt;width:3.35pt;height:13.45pt;z-index:-251577208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="16D89B89" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBGN1NU4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SHuHyEjcWLKtS2lpOiGknYADGxJXr8naiibpmnTr3n7mBDdb/vT7+4vNZDt2NkNovVOwmAtgxlVe&#10;t65W8LXfPj4BCxGdxs47o+BqAmzK2V2BufYX92nOu1gzCnEhRwVNjH3OeagaYzHMfW8c3Y5+sBhp&#10;HWquB7xQuO34UgjJLbaOPjTYm9fGVD+70SpAmejTx3H1vn8bJWb1JLbrb6HUw/308gwsmin+wfCr&#10;T+pQktPBj04H1ilI5HpJqIJVmqXAiEjSRQbsQIOQEnhZ8P8dyhsAAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEARjdTVOEAAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251740296" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11B6C7ED" wp14:editId="2C209801">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1362710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2858,53 +2489,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="0366D720" id="Rectangle 259" o:spid="_x0000_s1026" style="position:absolute;margin-left:107.3pt;margin-top:206.4pt;width:4.1pt;height:13.45pt;z-index:-251576184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBHN1A33wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWNqsFFaaTghpJ+DAhsTVa7y2oklKk27l3+Od2M32e3r+XrmebS+ONIbOOw3pIgFBrvam&#10;c42Gz93m7hFEiOgM9t6Rhl8KsK6ur0osjD+5DzpuYyM4xIUCNbQxDoWUoW7JYlj4gRxrBz9ajLyO&#10;jTQjnjjc9lIlSS4tdo4/tDjQS0v193ayGjDPzM/7Yfm2e51yXDVzsrn/SrS+vZmfn0BEmuO/Gc74&#10;jA4VM+395EwQvQaVZjlbNWSp4g7sUOo87PmyXD2ArEp52aH6AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAEc3UDffAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1049261B">
+              <v:rect id="Rectangle 259" style="position:absolute;margin-left:107.3pt;margin-top:206.4pt;width:4.1pt;height:13.45pt;z-index:-251576184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="4DA7FCA5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBHN1A33wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWNqsFFaaTghpJ+DAhsTVa7y2oklKk27l3+Od2M32e3r+XrmebS+ONIbOOw3pIgFBrvam&#10;c42Gz93m7hFEiOgM9t6Rhl8KsK6ur0osjD+5DzpuYyM4xIUCNbQxDoWUoW7JYlj4gRxrBz9ajLyO&#10;jTQjnjjc9lIlSS4tdo4/tDjQS0v193ayGjDPzM/7Yfm2e51yXDVzsrn/SrS+vZmfn0BEmuO/Gc74&#10;jA4VM+395EwQvQaVZjlbNWSp4g7sUOo87PmyXD2ArEp52aH6AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAEc3UDffAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251741320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79742E15" wp14:editId="7918E605">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1792605</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2939,53 +2570,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="507D0AEC" id="Rectangle 258" o:spid="_x0000_s1026" style="position:absolute;margin-left:141.15pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251575160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD3AYtw3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLFk7ylqaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50rBcKBCWam86&#10;ajR87Ld3axAhIhnsPVkNPzbAprq+KrEw/kzv9rSLjeAQCgVqaGMcCilD3VqHYeEHS3w7+tFh5HFs&#10;pBnxzOGul4lSmXTYEX9ocbDPra2/dpPTgNnKfL8d09f9y5Rh3sxqe/+ptL69mZ8eQUQ7x38Y/vRZ&#10;HSp2OviJTBC9hmSdpIxqWC0T7sBEkqscxIE3af4AsirlZYfqFwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPcBi3DfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1CA57A2A">
+              <v:rect id="Rectangle 258" style="position:absolute;margin-left:141.15pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251575160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="7BB5362B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD3AYtw3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLFk7ylqaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50rBcKBCWam86&#10;ajR87Ld3axAhIhnsPVkNPzbAprq+KrEw/kzv9rSLjeAQCgVqaGMcCilD3VqHYeEHS3w7+tFh5HFs&#10;pBnxzOGul4lSmXTYEX9ocbDPra2/dpPTgNnKfL8d09f9y5Rh3sxqe/+ptL69mZ8eQUQ7x38Y/vRZ&#10;HSp2OviJTBC9hmSdpIxqWC0T7sBEkqscxIE3af4AsirlZYfqFwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPcBi3DfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251742344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B3D3A89" wp14:editId="06FB8931">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2588260</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3020,53 +2651,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="05D2F9D7" id="Rectangle 257" o:spid="_x0000_s1026" style="position:absolute;margin-left:203.8pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251574136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAhDwMf3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJ00pDTEqRBST8CBFonrNnaTiHgdYqcNf89yorcZ7dPsTLmZXS9OdgydJw3JQoGwVHvT&#10;UaPhY7+9ewARIpLB3pPV8GMDbKrrqxIL48/0bk+72AgOoVCghjbGoZAy1K11GBZ+sMS3ox8dRrZj&#10;I82IZw53vUyVyqXDjvhDi4N9bm39tZucBswz8/12XL7uX6Yc182stvefSuvbm/npEUS0c/yH4a8+&#10;V4eKOx38RCaIXkOmVjmjLJKUNzCRJXkK4sBiuV6BrEp5uaH6BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACEPAx/fAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="7503F7C6">
+              <v:rect id="Rectangle 257" style="position:absolute;margin-left:203.8pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251574136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="1DC8BA38" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAhDwMf3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJ00pDTEqRBST8CBFonrNnaTiHgdYqcNf89yorcZ7dPsTLmZXS9OdgydJw3JQoGwVHvT&#10;UaPhY7+9ewARIpLB3pPV8GMDbKrrqxIL48/0bk+72AgOoVCghjbGoZAy1K11GBZ+sMS3ox8dRrZj&#10;I82IZw53vUyVyqXDjvhDi4N9bm39tZucBswz8/12XL7uX6Yc182stvefSuvbm/npEUS0c/yH4a8+&#10;V4eKOx38RCaIXkOmVjmjLJKUNzCRJXkK4sBiuV6BrEp5uaH6BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACEPAx/fAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251743368" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ACAD418" wp14:editId="52379EDE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3079115</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3101,53 +2732,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="7035FB3A" id="Rectangle 256" o:spid="_x0000_s1026" style="position:absolute;margin-left:242.45pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251573112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAqMMN23wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN0mDU2IUyGknoADLRLXbbxNImI7xE4b/p7lBLcZ7dPsTLmdbS/ONIbOOw3LhQJBrvam&#10;c42G98PubgMiRHQGe+9IwzcF2FbXVyUWxl/cG533sREc4kKBGtoYh0LKULdkMSz8QI5vJz9ajGzH&#10;RpoRLxxue7lSKpMWO8cfWhzoqaX6cz9ZDZil5uv1lLwcnqcM82ZWu/WH0vr2Zn58ABFpjn8w/Nbn&#10;6lBxp6OfnAmi15Bu0pxRFssVb2AizZM1iCOLJL8HWZXy/4bqBwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACoww3bfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="4831AECF">
+              <v:rect id="Rectangle 256" style="position:absolute;margin-left:242.45pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251573112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="64862E9B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAqMMN23wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN0mDU2IUyGknoADLRLXbbxNImI7xE4b/p7lBLcZ7dPsTLmdbS/ONIbOOw3LhQJBrvam&#10;c42G98PubgMiRHQGe+9IwzcF2FbXVyUWxl/cG533sREc4kKBGtoYh0LKULdkMSz8QI5vJz9ajGzH&#10;RpoRLxxue7lSKpMWO8cfWhzoqaX6cz9ZDZil5uv1lLwcnqcM82ZWu/WH0vr2Zn58ABFpjn8w/Nbn&#10;6lBxp6OfnAmi15Bu0pxRFssVb2AizZM1iCOLJL8HWZXy/4bqBwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACoww3bfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251744392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AD6981F" wp14:editId="55969F33">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3703955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3182,53 +2813,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="454FA610" id="Rectangle 255" o:spid="_x0000_s1026" style="position:absolute;margin-left:291.65pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251572088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB6iChI4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbv&#10;Jr7DZky82YVSsCBL0zTpST3YmnidslsgsrPILi2+veNJjzPz5Z/vLzez7cXFjL5zpCBeRCAM1U53&#10;1Ch4P+4f1iB8QNLYOzIKvo2HTXV7U2Kh3ZXezOUQGsEh5AtU0IYwFFL6ujUW/cINhvh2dqPFwOPY&#10;SD3ilcNtL5dRlEmLHfGHFgeza039eZisAsxW+uv1nLwcn6cM82aO9ulHpNT93bx9AhHMHP5g+NVn&#10;dajY6eQm0l70CtJ1kjCqYBUvuQMTaR7nIE68SfJHkFUp/3eofgAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB6iChI4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1D76E5A0">
+              <v:rect id="Rectangle 255" style="position:absolute;margin-left:291.65pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251572088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="625F2B91" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB6iChI4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbv&#10;Jr7DZky82YVSsCBL0zTpST3YmnidslsgsrPILi2+veNJjzPz5Z/vLzez7cXFjL5zpCBeRCAM1U53&#10;1Ch4P+4f1iB8QNLYOzIKvo2HTXV7U2Kh3ZXezOUQGsEh5AtU0IYwFFL6ujUW/cINhvh2dqPFwOPY&#10;SD3ilcNtL5dRlEmLHfGHFgeza039eZisAsxW+uv1nLwcn6cM82aO9ulHpNT93bx9AhHMHP5g+NVn&#10;dajY6eQm0l70CtJ1kjCqYBUvuQMTaR7nIE68SfJHkFUp/3eofgAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB6iChI4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251745416" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E663B60" wp14:editId="03008F2C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5614670</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3263,53 +2894,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="3C39C10D" id="Rectangle 254" o:spid="_x0000_s1026" style="position:absolute;margin-left:442.1pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251571064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB9Sklq4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4s0spIiBL0zTpST3YmnidslsgsrPILi3+e6cnvc3Me3nzvXI9216czeg7RwqWiwiEodrp&#10;jhoFH4fdQwbCBySNvSOj4Md4WFe3NyUW2l3o3Zz3oREcQr5ABW0IQyGlr1tj0S/cYIi1kxstBl7H&#10;RuoRLxxuexlHUSotdsQfWhzMtjX1136yCjBN9PfbafV6eJlSzJs52j1+Rkrd382bZxDBzOHPDFd8&#10;RoeKmY5uIu1FryDLkpitCpJlzB3YkeXX4ciXVf4Esirl/w7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB9Sklq4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="7CD78D68">
+              <v:rect id="Rectangle 254" style="position:absolute;margin-left:442.1pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251571064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="2DAB026E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB9Sklq4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4s0spIiBL0zTpST3YmnidslsgsrPILi3+e6cnvc3Me3nzvXI9216czeg7RwqWiwiEodrp&#10;jhoFH4fdQwbCBySNvSOj4Md4WFe3NyUW2l3o3Zz3oREcQr5ABW0IQyGlr1tj0S/cYIi1kxstBl7H&#10;RuoRLxxuexlHUSotdsQfWhzMtjX1136yCjBN9PfbafV6eJlSzJs52j1+Rkrd382bZxDBzOHPDFd8&#10;RoeKmY5uIu1FryDLkpitCpJlzB3YkeXX4ciXVf4Esirl/w7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB9Sklq4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251746440" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47812E6D" wp14:editId="41DEE238">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6188075</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3344,53 +2975,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="513C1303" id="Rectangle 253" o:spid="_x0000_s1026" style="position:absolute;margin-left:487.25pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251570040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBrgG2a4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbv&#10;Jr7DZky82YVCaUGWxpj0pB5sTbxO2SkQ2V1klxbf3vFkjzPz5Z/vL7ez6cWZRt85qyBeRCDI1k53&#10;tlHwcdg9bED4gFZj7ywp+CEP2+r2psRCu4t9p/M+NIJDrC9QQRvCUEjp65YM+oUbyPLt5EaDgcex&#10;kXrEC4ebXi6jKJMGO8sfWhzouaX6az8ZBZil+vvtlLweXqYM82aOdqvPSKn7u/npEUSgOfzD8KfP&#10;6lCx09FNVnvRK8jX6YpRBWm85A5M5JskBnHkTZKvQValvO5Q/QIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBrgG2a4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="35C683E4">
+              <v:rect id="Rectangle 253" style="position:absolute;margin-left:487.25pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251570040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="03C79B86" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBrgG2a4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbv&#10;Jr7DZky82YVCaUGWxpj0pB5sTbxO2SkQ2V1klxbf3vFkjzPz5Z/vL7ez6cWZRt85qyBeRCDI1k53&#10;tlHwcdg9bED4gFZj7ywp+CEP2+r2psRCu4t9p/M+NIJDrC9QQRvCUEjp65YM+oUbyPLt5EaDgcex&#10;kXrEC4ebXi6jKJMGO8sfWhzouaX6az8ZBZil+vvtlLweXqYM82aOdqvPSKn7u/npEUSgOfzD8KfP&#10;6lCx09FNVnvRK8jX6YpRBWm85A5M5JskBnHkTZKvQValvO5Q/QIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBrgG2a4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251747464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E9947ED" wp14:editId="796910CE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6525895</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3425,53 +3056,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="015E33E5" id="Rectangle 252" o:spid="_x0000_s1026" style="position:absolute;margin-left:513.85pt;margin-top:206.4pt;width:3.35pt;height:13.45pt;z-index:-251569016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD1o3BR4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN00JDTEqRBST8CBFonrNnaTiHgdYqcNf8/2BMeZfZqdKTez68XJjqHzpGG5UCAs1d50&#10;1Gj42G/vHkCEiGSw92Q1/NgAm+r6qsTC+DO929MuNoJDKBSooY1xKKQMdWsdhoUfLPHt6EeHkeXY&#10;SDPimcNdLxOlMumwI/7Q4mCfW1t/7SanAbPUfL8dV6/7lynDdTOr7f2n0vr2Zn56BBHtHP9guNTn&#10;6lBxp4OfyATRs1ZJnjOrIV0mPOKCqFWagjiwtVrnIKtS/l9R/QIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQD1o3BR4AAAAA0BAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0F2137B0">
+              <v:rect id="Rectangle 252" style="position:absolute;margin-left:513.85pt;margin-top:206.4pt;width:3.35pt;height:13.45pt;z-index:-251569016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="3D3D6F3E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD1o3BR4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN00JDTEqRBST8CBFonrNnaTiHgdYqcNf8/2BMeZfZqdKTez68XJjqHzpGG5UCAs1d50&#10;1Gj42G/vHkCEiGSw92Q1/NgAm+r6qsTC+DO929MuNoJDKBSooY1xKKQMdWsdhoUfLPHt6EeHkeXY&#10;SDPimcNdLxOlMumwI/7Q4mCfW1t/7SanAbPUfL8dV6/7lynDdTOr7f2n0vr2Zn56BBHtHP9guNTn&#10;6lBxp4OfyATRs1ZJnjOrIV0mPOKCqFWagjiwtVrnIKtS/l9R/QIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQD1o3BR4AAAAA0BAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251748488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EB6BA80" wp14:editId="531DB084">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2075815</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3042285</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="33655" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3506,53 +3137,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="33DB5C31" id="Rectangle 251" o:spid="_x0000_s1026" style="position:absolute;margin-left:163.45pt;margin-top:239.55pt;width:2.65pt;height:13.45pt;z-index:-251567992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH3IXG5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOk7Yz4hRFigwD&#10;ugvQ7QMUWbaFyaJGKnG6rx+lpGmwvQ3zgyCK4iHP0fHy7jA4sTdIFnwty8lUCuM1NNZ3tfz+bfPu&#10;VgqKyjfKgTe1fDYk71Zv3yzHUJkZ9OAag4JBPFVjqGUfY6iKgnRvBkUTCMZzsgUcVOQQu6JBNTL6&#10;4IrZdHpdjIBNQNCGiE8fjkm5yvhta3T80rZkonC15NliXjGv27QWq6WqOlSht/o0hvqHKQZlPTc9&#10;Qz2oqMQO7V9Qg9UIBG2caBgKaFurTebAbMrpH2yeehVM5sLiUDjLRP8PVn/eP4WvmEan8Aj6BwkP&#10;6175ztwjwtgb1XC7MglVjIGqc0EKiEvFdvwEDT+t2kXIGhxaHBIgsxOHLPXzWWpziELz4dXV9WIh&#10;heZMeTO9LRe5gapeagNS/GBgEGlTS+SHzNhq/0gxzaKqlyt5dnC22VjncoDddu1Q7BU/+iZ/J3S6&#10;vOZ8uuwhlR0R00kmmXglC1G1heaZOSIcncNO500P+EuKkV1TS/q5U2ikcB896/S+nM+TzXIwX9zM&#10;OMDLzPYyo7xmqFpGKY7bdTxacxfQdj13KjNpD/esbWsz8depTsOyM7IeJxcn613G+dbrv7b6DQAA&#10;//8DAFBLAwQUAAYACAAAACEAPVTHfOAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KjdpA0kxKkQUk/AgRaJ6zbeJhHxOsROG/4ec6LH1TzNvC03s+3FiUbfOdawXCgQxLUz&#10;HTcaPvbbuwcQPiAb7B2Thh/ysKmur0osjDvzO512oRGxhH2BGtoQhkJKX7dk0S/cQByzoxsthniO&#10;jTQjnmO57WWiVCYtdhwXWhzouaX6azdZDZitzPfbMX3dv0wZ5s2stutPpfXtzfz0CCLQHP5h+NOP&#10;6lBFp4Ob2HjRa0iTLI+ohtV9vgQRiTRNEhAHDWuVKZBVKS9/qH4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAx9yFxuUBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAPVTHfOAAAAALAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0CD0091C">
+              <v:rect id="Rectangle 251" style="position:absolute;margin-left:163.45pt;margin-top:239.55pt;width:2.65pt;height:13.45pt;z-index:-251567992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="5811C846" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH3IXG5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOk7Yz4hRFigwD&#10;ugvQ7QMUWbaFyaJGKnG6rx+lpGmwvQ3zgyCK4iHP0fHy7jA4sTdIFnwty8lUCuM1NNZ3tfz+bfPu&#10;VgqKyjfKgTe1fDYk71Zv3yzHUJkZ9OAag4JBPFVjqGUfY6iKgnRvBkUTCMZzsgUcVOQQu6JBNTL6&#10;4IrZdHpdjIBNQNCGiE8fjkm5yvhta3T80rZkonC15NliXjGv27QWq6WqOlSht/o0hvqHKQZlPTc9&#10;Qz2oqMQO7V9Qg9UIBG2caBgKaFurTebAbMrpH2yeehVM5sLiUDjLRP8PVn/eP4WvmEan8Aj6BwkP&#10;6175ztwjwtgb1XC7MglVjIGqc0EKiEvFdvwEDT+t2kXIGhxaHBIgsxOHLPXzWWpziELz4dXV9WIh&#10;heZMeTO9LRe5gapeagNS/GBgEGlTS+SHzNhq/0gxzaKqlyt5dnC22VjncoDddu1Q7BU/+iZ/J3S6&#10;vOZ8uuwhlR0R00kmmXglC1G1heaZOSIcncNO500P+EuKkV1TS/q5U2ikcB896/S+nM+TzXIwX9zM&#10;OMDLzPYyo7xmqFpGKY7bdTxacxfQdj13KjNpD/esbWsz8depTsOyM7IeJxcn613G+dbrv7b6DQAA&#10;//8DAFBLAwQUAAYACAAAACEAPVTHfOAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KjdpA0kxKkQUk/AgRaJ6zbeJhHxOsROG/4ec6LH1TzNvC03s+3FiUbfOdawXCgQxLUz&#10;HTcaPvbbuwcQPiAb7B2Thh/ysKmur0osjDvzO512oRGxhH2BGtoQhkJKX7dk0S/cQByzoxsthniO&#10;jTQjnmO57WWiVCYtdhwXWhzouaX6azdZDZitzPfbMX3dv0wZ5s2stutPpfXtzfz0CCLQHP5h+NOP&#10;6lBFp4Ob2HjRa0iTLI+ohtV9vgQRiTRNEhAHDWuVKZBVKS9/qH4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAx9yFxuUBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAPVTHfOAAAAALAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:color w:val="1C4586"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABSTRACT:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:color w:val="1C4586"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4114,53 +3745,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="0986CC2D" id="Rectangle 250" o:spid="_x0000_s1026" style="position:absolute;margin-left:252.5pt;margin-top:11.85pt;width:3.35pt;height:15.6pt;z-index:-251566968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOZJCs5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GO0zAQfEfiHyy/0zRVC3dR09OppyKk&#10;A046+ICt4yQWjtes3abl61m7vV4Fb4g8WF6vPZ4ZT5Z3h8GKvaZg0NWynEyl0E5hY1xXy+/fNu9u&#10;pAgRXAMWna7lUQd5t3r7Zjn6Ss+wR9toEgziQjX6WvYx+qoogur1AGGCXjtutkgDRC6pKxqCkdEH&#10;W8ym0/fFiNR4QqVD4NWHU1OuMn7bahW/tm3QUdhaMreYR8rjNo3FaglVR+B7o8404B9YDGAcX3qB&#10;eoAIYkfmL6jBKMKAbZwoHApsW6N01sBqyukfap578DprYXOCv9gU/h+s+rJ/9k+UqAf/iOpHEA7X&#10;PbhO3xPh2Gto+LoyGVWMPlSXA6kIfFRsx8/Y8NPCLmL24NDSkABZnThkq48Xq/UhCsWL89livpBC&#10;cae8vSln+SUKqF7Oegrxo8ZBpEktiR8yY8P+McTEBaqXLZk7WtNsjLW5oG67tiT2wI++yV+mzxKv&#10;t1mXNjtMx06IaSWLTLpShEK1xebIGglPyeGk86RH+iXFyKmpZfi5A9JS2E+Ofbot5/MUs1zMFx9Y&#10;l6Drzva6A04xVC2jFKfpOp6iufNkup5vKrNoh/fsbWuy8FdWZ7KcjOzHOcUpetd13vX6r61+AwAA&#10;//8DAFBLAwQUAAYACAAAACEAn3ea8t4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KidtgltGqdCSD0BB1okrtt4m0TEdoidNvw9y4neZrSj2TfFdrKdONMQWu80JDMFglzl&#10;TetqDR+H3cMKRIjoDHbekYYfCrAtb28KzI2/uHc672MtuMSFHDU0Mfa5lKFqyGKY+Z4c305+sBjZ&#10;DrU0A1643HZyrlQmLbaOPzTY03ND1dd+tBowW5rvt9Pi9fAyZriuJ7VLP5XW93fT0wZEpCn+h+EP&#10;n9GhZKajH50JotOQqpS3RA3zxSMIDqRJwuLIYrkGWRbyekH5CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAE5kkKzlAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJ93mvLeAAAACQEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="469BEFC1">
+              <v:rect id="Rectangle 250" style="position:absolute;margin-left:252.5pt;margin-top:11.85pt;width:3.35pt;height:15.6pt;z-index:-251566968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="643AAACA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOZJCs5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GO0zAQfEfiHyy/0zRVC3dR09OppyKk&#10;A046+ICt4yQWjtes3abl61m7vV4Fb4g8WF6vPZ4ZT5Z3h8GKvaZg0NWynEyl0E5hY1xXy+/fNu9u&#10;pAgRXAMWna7lUQd5t3r7Zjn6Ss+wR9toEgziQjX6WvYx+qoogur1AGGCXjtutkgDRC6pKxqCkdEH&#10;W8ym0/fFiNR4QqVD4NWHU1OuMn7bahW/tm3QUdhaMreYR8rjNo3FaglVR+B7o8404B9YDGAcX3qB&#10;eoAIYkfmL6jBKMKAbZwoHApsW6N01sBqyukfap578DprYXOCv9gU/h+s+rJ/9k+UqAf/iOpHEA7X&#10;PbhO3xPh2Gto+LoyGVWMPlSXA6kIfFRsx8/Y8NPCLmL24NDSkABZnThkq48Xq/UhCsWL89livpBC&#10;cae8vSln+SUKqF7Oegrxo8ZBpEktiR8yY8P+McTEBaqXLZk7WtNsjLW5oG67tiT2wI++yV+mzxKv&#10;t1mXNjtMx06IaSWLTLpShEK1xebIGglPyeGk86RH+iXFyKmpZfi5A9JS2E+Ofbot5/MUs1zMFx9Y&#10;l6Drzva6A04xVC2jFKfpOp6iufNkup5vKrNoh/fsbWuy8FdWZ7KcjOzHOcUpetd13vX6r61+AwAA&#10;//8DAFBLAwQUAAYACAAAACEAn3ea8t4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KidtgltGqdCSD0BB1okrtt4m0TEdoidNvw9y4neZrSj2TfFdrKdONMQWu80JDMFglzl&#10;TetqDR+H3cMKRIjoDHbekYYfCrAtb28KzI2/uHc672MtuMSFHDU0Mfa5lKFqyGKY+Z4c305+sBjZ&#10;DrU0A1643HZyrlQmLbaOPzTY03ND1dd+tBowW5rvt9Pi9fAyZriuJ7VLP5XW93fT0wZEpCn+h+EP&#10;n9GhZKajH50JotOQqpS3RA3zxSMIDqRJwuLIYrkGWRbyekH5CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAE5kkKzlAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJ93mvLeAAAACQEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251750536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3046F352" wp14:editId="2CF155F3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3655060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>150495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="198120"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1271241565" name="Rectangle 249"/>
@@ -4193,53 +3824,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="20E03287" id="Rectangle 249" o:spid="_x0000_s1026" style="position:absolute;margin-left:287.8pt;margin-top:11.85pt;width:3.35pt;height:15.6pt;z-index:-251565944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOZJCs5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GO0zAQfEfiHyy/0zRVC3dR09OppyKk&#10;A046+ICt4yQWjtes3abl61m7vV4Fb4g8WF6vPZ4ZT5Z3h8GKvaZg0NWynEyl0E5hY1xXy+/fNu9u&#10;pAgRXAMWna7lUQd5t3r7Zjn6Ss+wR9toEgziQjX6WvYx+qoogur1AGGCXjtutkgDRC6pKxqCkdEH&#10;W8ym0/fFiNR4QqVD4NWHU1OuMn7bahW/tm3QUdhaMreYR8rjNo3FaglVR+B7o8404B9YDGAcX3qB&#10;eoAIYkfmL6jBKMKAbZwoHApsW6N01sBqyukfap578DprYXOCv9gU/h+s+rJ/9k+UqAf/iOpHEA7X&#10;PbhO3xPh2Gto+LoyGVWMPlSXA6kIfFRsx8/Y8NPCLmL24NDSkABZnThkq48Xq/UhCsWL89livpBC&#10;cae8vSln+SUKqF7Oegrxo8ZBpEktiR8yY8P+McTEBaqXLZk7WtNsjLW5oG67tiT2wI++yV+mzxKv&#10;t1mXNjtMx06IaSWLTLpShEK1xebIGglPyeGk86RH+iXFyKmpZfi5A9JS2E+Ofbot5/MUs1zMFx9Y&#10;l6Drzva6A04xVC2jFKfpOp6iufNkup5vKrNoh/fsbWuy8FdWZ7KcjOzHOcUpetd13vX6r61+AwAA&#10;//8DAFBLAwQUAAYACAAAACEAj1IjBN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkbiyhXbutNJ0Q0k7AgQ2Jq9d4bUXjlCbdytsTTnCz5U+/v7/czrYXZxp951jD/UKBIK6d&#10;6bjR8H7Y3a1B+IBssHdMGr7Jw7a6viqxMO7Cb3Teh0bEEPYFamhDGAopfd2SRb9wA3G8ndxoMcR1&#10;bKQZ8RLDbS8TpXJpseP4ocWBnlqqP/eT1YD50ny9ntKXw/OU46aZ1S77UFrf3syPDyACzeEPhl/9&#10;qA5VdDq6iY0XvYZsleUR1ZCkKxARyNZJCuIYh+UGZFXK/w2qHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBOZJCs5QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCPUiME3wAAAAkBAAAPAAAAAAAAAAAAAAAAAD8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3454F6E2">
+              <v:rect id="Rectangle 249" style="position:absolute;margin-left:287.8pt;margin-top:11.85pt;width:3.35pt;height:15.6pt;z-index:-251565944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="2C725DED" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOZJCs5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GO0zAQfEfiHyy/0zRVC3dR09OppyKk&#10;A046+ICt4yQWjtes3abl61m7vV4Fb4g8WF6vPZ4ZT5Z3h8GKvaZg0NWynEyl0E5hY1xXy+/fNu9u&#10;pAgRXAMWna7lUQd5t3r7Zjn6Ss+wR9toEgziQjX6WvYx+qoogur1AGGCXjtutkgDRC6pKxqCkdEH&#10;W8ym0/fFiNR4QqVD4NWHU1OuMn7bahW/tm3QUdhaMreYR8rjNo3FaglVR+B7o8404B9YDGAcX3qB&#10;eoAIYkfmL6jBKMKAbZwoHApsW6N01sBqyukfap578DprYXOCv9gU/h+s+rJ/9k+UqAf/iOpHEA7X&#10;PbhO3xPh2Gto+LoyGVWMPlSXA6kIfFRsx8/Y8NPCLmL24NDSkABZnThkq48Xq/UhCsWL89livpBC&#10;cae8vSln+SUKqF7Oegrxo8ZBpEktiR8yY8P+McTEBaqXLZk7WtNsjLW5oG67tiT2wI++yV+mzxKv&#10;t1mXNjtMx06IaSWLTLpShEK1xebIGglPyeGk86RH+iXFyKmpZfi5A9JS2E+Ofbot5/MUs1zMFx9Y&#10;l6Drzva6A04xVC2jFKfpOp6iufNkup5vKrNoh/fsbWuy8FdWZ7KcjOzHOcUpetd13vX6r61+AwAA&#10;//8DAFBLAwQUAAYACAAAACEAj1IjBN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkbiyhXbutNJ0Q0k7AgQ2Jq9d4bUXjlCbdytsTTnCz5U+/v7/czrYXZxp951jD/UKBIK6d&#10;6bjR8H7Y3a1B+IBssHdMGr7Jw7a6viqxMO7Cb3Teh0bEEPYFamhDGAopfd2SRb9wA3G8ndxoMcR1&#10;bKQZ8RLDbS8TpXJpseP4ocWBnlqqP/eT1YD50ny9ntKXw/OU46aZ1S77UFrf3syPDyACzeEPhl/9&#10;qA5VdDq6iY0XvYZsleUR1ZCkKxARyNZJCuIYh+UGZFXK/w2qHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBOZJCs5QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCPUiME3wAAAAkBAAAPAAAAAAAAAAAAAAAAAD8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="252E4268">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1C4586"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KEYWORDS:</w:t>
       </w:r>
       <w:r w:rsidRPr="252E4268">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1C4586"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="28"/>
@@ -4345,53 +3976,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="54AA970A" id="Rectangle 273" o:spid="_x0000_s1026" style="position:absolute;margin-left:551.3pt;margin-top:5.05pt;width:3.1pt;height:15.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZgAkB5gEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TbG2MOEWRIsOA&#10;bh3Q7QMYWbaFyaJGKXG6rx+lpGmw3Yb5IIii+PQe+by8PQxW7DUFg66W5WQqhXYKG+O6Wn7/tnl3&#10;I0WI4Bqw6HQtn3WQt6u3b5ajr/QMe7SNJsEgLlSjr2Ufo6+KIqheDxAm6LXjZIs0QOSQuqIhGBl9&#10;sMVsOv1QjEiNJ1Q6BD69PyblKuO3rVbxsW2DjsLWkrnFvFJet2ktVkuoOgLfG3WiAf/AYgDj+NEz&#10;1D1EEDsyf0ENRhEGbONE4VBg2xqlswZWU07/UPPUg9dZCzcn+HObwv+DVV/2T/4rJerBP6D6EYTD&#10;dQ+u03dEOPYaGn6uTI0qRh+qc0EKApeK7fgZGx4t7CLmHhxaGhIgqxOH3Ornc6v1IQrFh1eLq2ue&#10;h+JMubgpZ3kSBVQvtZ5C/KhxEGlTS+JBZmzYP4SYuED1ciVzR2uajbE2B9Rt15bEHnjom/xl+izx&#10;8pp16bLDVHZETCdZZNKVLBSqLTbPrJHw6Bx2Om96pF9SjOyaWoafOyAthf3kuE+Lcj5PNsvB/P01&#10;6xJ0mdleZsAphqpllOK4XcejNXeeTNfzS2UW7fCOe9uaLPyV1YksOyP34+TiZL3LON96/ddWvwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhALDeyb/eAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQ&#10;hnck/oN1SGzUdluiksapEFInYKBFYr3G1yRqbIfYacO/5zrBdq/u0ftRbCbXiTMNsQ3egJ4pEOSr&#10;YFtfG/jcbx9WIGJCb7ELngz8UIRNeXtTYG7DxX/QeZdqwSY+5migSanPpYxVQw7jLPTk+XcMg8PE&#10;cqilHfDC5q6Tc6Uy6bD1nNBgTy8NVafd6AxgtrTf78fF2/51zPCpntT28UsZc383Pa9BJJrSHwzX&#10;+lwdSu50CKO3UXSstZpnzPKlNIgrodWK1xwMLPUCZFnI/xvKXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAZgAkB5gEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCw3sm/3gAAAAsBAAAPAAAAAAAAAAAAAAAAAEAEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="5B4458B8">
+              <v:rect id="Rectangle 273" style="position:absolute;margin-left:551.3pt;margin-top:5.05pt;width:3.1pt;height:15.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="7B46B18C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZgAkB5gEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TbG2MOEWRIsOA&#10;bh3Q7QMYWbaFyaJGKXG6rx+lpGmw3Yb5IIii+PQe+by8PQxW7DUFg66W5WQqhXYKG+O6Wn7/tnl3&#10;I0WI4Bqw6HQtn3WQt6u3b5ajr/QMe7SNJsEgLlSjr2Ufo6+KIqheDxAm6LXjZIs0QOSQuqIhGBl9&#10;sMVsOv1QjEiNJ1Q6BD69PyblKuO3rVbxsW2DjsLWkrnFvFJet2ktVkuoOgLfG3WiAf/AYgDj+NEz&#10;1D1EEDsyf0ENRhEGbONE4VBg2xqlswZWU07/UPPUg9dZCzcn+HObwv+DVV/2T/4rJerBP6D6EYTD&#10;dQ+u03dEOPYaGn6uTI0qRh+qc0EKApeK7fgZGx4t7CLmHhxaGhIgqxOH3Ornc6v1IQrFh1eLq2ue&#10;h+JMubgpZ3kSBVQvtZ5C/KhxEGlTS+JBZmzYP4SYuED1ciVzR2uajbE2B9Rt15bEHnjom/xl+izx&#10;8pp16bLDVHZETCdZZNKVLBSqLTbPrJHw6Bx2Om96pF9SjOyaWoafOyAthf3kuE+Lcj5PNsvB/P01&#10;6xJ0mdleZsAphqpllOK4XcejNXeeTNfzS2UW7fCOe9uaLPyV1YksOyP34+TiZL3LON96/ddWvwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhALDeyb/eAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQ&#10;hnck/oN1SGzUdluiksapEFInYKBFYr3G1yRqbIfYacO/5zrBdq/u0ftRbCbXiTMNsQ3egJ4pEOSr&#10;YFtfG/jcbx9WIGJCb7ELngz8UIRNeXtTYG7DxX/QeZdqwSY+5migSanPpYxVQw7jLPTk+XcMg8PE&#10;cqilHfDC5q6Tc6Uy6bD1nNBgTy8NVafd6AxgtrTf78fF2/51zPCpntT28UsZc383Pa9BJJrSHwzX&#10;+lwdSu50CKO3UXSstZpnzPKlNIgrodWK1xwMLPUCZFnI/xvKXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAZgAkB5gEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCw3sm/3gAAAAsBAAAPAAAAAAAAAAAAAAAAAEAEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="222E8106" wp14:editId="4D2E2817">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5931535</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>307975</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -4426,53 +4057,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="7449676D" id="Rectangle 272" o:spid="_x0000_s1026" style="position:absolute;margin-left:467.05pt;margin-top:24.25pt;width:3.35pt;height:13.45pt;z-index:-251658229;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQABZLDO3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqF2ahCbEqRBST8CBFonrNt4mEfE6xE4b/h5zosfVPs28KTez7cWJRt851rBcKBDEtTMd&#10;Nxo+9tu7NQgfkA32jknDD3nYVNdXJRbGnfmdTrvQiBjCvkANbQhDIaWvW7LoF24gjr+jGy2GeI6N&#10;NCOeY7jt5b1SmbTYcWxocaDnluqv3WQ1YJaY77fj6nX/MmWYN7Papp9K69ub+ekRRKA5/MPwpx/V&#10;oYpOBzex8aLXkK+SZUQ1JOsURATyRMUtBw0PaQKyKuXlguoXAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAAWSwzt4AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="7F3E3958">
+              <v:rect id="Rectangle 272" style="position:absolute;margin-left:467.05pt;margin-top:24.25pt;width:3.35pt;height:13.45pt;z-index:-251658229;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="5C7BCC33" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQABZLDO3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqF2ahCbEqRBST8CBFonrNt4mEfE6xE4b/h5zosfVPs28KTez7cWJRt851rBcKBDEtTMd&#10;Nxo+9tu7NQgfkA32jknDD3nYVNdXJRbGnfmdTrvQiBjCvkANbQhDIaWvW7LoF24gjr+jGy2GeI6N&#10;NCOeY7jt5b1SmbTYcWxocaDnluqv3WQ1YJaY77fj6nX/MmWYN7Papp9K69ub+ekRRKA5/MPwpx/V&#10;oYpOBzex8aLXkK+SZUQ1JOsURATyRMUtBw0PaQKyKuXlguoXAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAAWSwzt4AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D187F1F" wp14:editId="7EC4D949">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6962140</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>307975</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="85725" cy="2694940"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -4962,53 +4593,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="0899D864" id="AutoShape 271" o:spid="_x0000_s1026" style="position:absolute;margin-left:548.2pt;margin-top:24.25pt;width:6.75pt;height:212.2pt;z-index:-251658228;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="135,4244" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/2oq/UQgAAP4pAAAOAAAAZHJzL2Uyb0RvYy54bWysWtuO2zYQfS/QfxD02CKxKFE3I5ugSJCi&#10;QHoBon6AVpbXRm3LlbTrTb++M5RHImWOTBTNw8qOjshz5mhIDs13H16PB++lbrt9c3rwxdvA9+pT&#10;1Wz2p6cH/8/i85vM97q+PG3KQ3OqH/xvded/eP/9d+8u53UdNrvmsKlbDxo5devL+cHf9f15vVp1&#10;1a4+lt3b5lyf4Oa2aY9lD1/bp9WmLS/Q+vGwCoMgWV2adnNum6ruOvjfT8NN/71qf7utq/737bar&#10;e+/w4AO3Xv1t1d9H/Lt6/65cP7XlebevrjTK/8DiWO5P0OnY1KeyL73ndn/T1HFftU3XbPu3VXNc&#10;NdvtvqqVBlAjgpmar7vyXCstEJzuPIap+/+arX57+Xr+o0Xq3flLU/3VQURWl3O3Hu/glw4w3uPl&#10;12YDHpbPfaPEvm7bIz4JMrxXFdNvY0zr196r4D+zOA1j36vgTpjkMpcq5qtyTQ9Xz13/c92ohsqX&#10;L10/WLKBTyqgG+9UHqHXAuzbHg/gzo9vvMATIggTTwR5Iq8mjkBBwB9WXhF4F09E8RwTEkY1FqV5&#10;6snsBhURClpSmJ0nQ3nToSQYMctyOzMIxCABmUk7s4QwqjEZJImNWUooaElh7Mwg+8yYccxyAiKz&#10;zM5MmA5E0k5N6PFXIDs3YXqwZKjuQyFChp5pQ5RGsS1yQjdBgRh6phFAj4ud0M0oRMLQM71go6c7&#10;sRC90DRjIXqh7kcRcglhuhFBztiiF+pWKJA9eqFpxkL0cHSYkiJksiI03YhkEFnp6VYoEEPPNGOJ&#10;nu5HETKpEZluhJmdXqRboUB2epFpxoK5ke5HETGpEZluREEa2qIHw+RkhQIx9EwzFqIX6X4UEZMa&#10;kekGGz3dioXowRQzG/W4mULqfhSSSQ1puhEKKWzRk7oVCmSPHswfM3rcwCJ1PwrJpIY03QilCKz0&#10;dCsUiKFnmrFgrtT9KCSTGvHMjcxOL9atEAiy04tNMxZSI9b9KGImNWLTjTBIc1v0Yt0KBWLomWYs&#10;RC/W/ShiJjXimRtc9HQrFqKXzMzgF1GJ7keRMKmRzNyQ9ugluhUCQfbowVrOMTUS3Y8iYVIjmbmR&#10;SusyL9GtEAhi6M3M4JcEie5HkTCpkc7dsNNLdSsEhI+hl87M4M1NdT8KmAysa+R05oaEpY1lkZzq&#10;VsDYmHD0Zmbw0Ut1P4qUSY107gYTPd2KhehlczPY+iLT/SgyJjUy043MHrxMdwIx9jcvm1nBxw6K&#10;mGkOLzImMbKZF0FmXe1luhHQZ8zRm1vBrpUz3Y0iYxIjN72Al8724uW6D4ixxy43jVAlo708y3Uz&#10;ipxJi9z0giOn+7BAbmYEn7O57kWRM0mRm06ksbRGTncBMfbIicD0YWE2E4FuRgFP2scU0Efv51Df&#10;2q0VgW4FHz4RmGYsLAdEoDsCDJnUEIFpiZSxdUUgAt0QheKiaHoCHPPI/gLCHYoO1uGQcUwUZ6W4&#10;TKEwgSjNdzmEUYsrFMPxthhnOQrdmkKw5bgwrZGC46j7olAcR9OYJa9nJTmMq9YZTgjTGhnZ94GE&#10;0H1RKIbjbVnOxtGsywVXmItwljFcHI3SfCmOt7U5Vx8JszgXXHUuZuV5CK+a9X0M9ZxRKC6OpjGY&#10;MxmTM6HuDewOcTkzr9FTexknzCIdURNH2Ld8op3JckebldXr6bpbCZ+8Ere+A7VBem463BgtYGyE&#10;/c8iwvyEJgCFW5sMGNIBwakTGLQjGPLcpWlMXQVXI8VdJphFCp47tY4vNMLhRXQhg++WgrspRZsR&#10;Dva4tI4bIwruJhU3KhTcTSpuHCAcan4XMljIK7ibVCysEQ41sUvrWOgquJtULDwV3E0qFoIIhxrO&#10;hQwWZgruJhULJYRDjePSOhYuCu4mFQsJBXeTigt7hMOi3IUMLrUV3E0qLn0RDstWl9ZxMargblJx&#10;eajgblLVeg3xuNJyoaOWT8MDbnLVWkY94Do4jaMTbNE7URrHJ5ienR6gEUo4DlFq/lMaYOJy6+Fq&#10;Ms4i2gPDUHudJFr4VXL+e2Tre/B75CM+U67PZY9zC330LvDLKu7N7h589fMT3jg2L3XRKEiPcwxR&#10;jSJYyg09T5DDSYfipg2I0pB0n65n1SThYsiLoUW6T9cBN3btDJw4UkvVoelqJX5ibbYe5iONCUKP&#10;G4Q1JN2nq4GLQtibdBLmCrT07CAsGWncEzYhSRBdDWFhDutaF2HuwNueHYRFI417wiYkCaKrKSyG&#10;HQknYc7A257vCxNJnFxp3BGmIUkQXQ1hIofVkIswd+DEkXp0EAYp4ShsQlLzdDWFxbBd4iTMGXjb&#10;831h+cjijmETkOTQ1ZQVwuDoJMsVeNvxfVXJSOKOqglIauhqqMrHSYtu03WA0UDvirvt9r4mmJXc&#10;3sAJSCTpamhKYA/LxShX3G239zURgzsuEYx00HXQA1txMGm7YOCczaLk67x+D0Zuu+Lm1JbiMqyS&#10;YLeFBoc7odGQFBW6Gm7D8oiWs3SfrvQKD107Ay09OwhLRhr3hE1IIkpXQ1iUj8s6uk9XU5g78Lbn&#10;BWF4ggBeP5GPE/AdYRqSiNLVEBaG41xK9+l6FXbt2hlo6ZmEwTIc19ZqE2ZcZOPaXDuD1jWH/ebz&#10;/nDAtXXXPj1+PLTeSwnnBz+rf9fUMmAHtZ9zavAxGmyux+jw5ByeRuzWj83mG5yia5vhECIcmoQP&#10;u6b9x/cucADxwe/+fi7b2vcOv5zghF8uJB5k6NUXCafo4Eur33nU75SnCpp68Hsf9p/w48d+OOX4&#10;fG73TzvoSagdqVPzE5ze2+7xlJ065jewun6BQ4YqNtcDkXiKUf+uUNOxzff/AgAA//8DAFBLAwQU&#10;AAYACAAAACEAMQjqPN4AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6q04&#10;IAokxEFVpfbEpZSqVxNv41B7HcUOhL/vcirHmX2anSk3o3fihH1sAymYTjIQSHUwLTUK9p9vTysQ&#10;MWky2gVCBReMsKnu70pdmHCmDzztUiM4hGKhFdiUukLKWFv0Ok5Ch8S3n9B7nVj2jTS9PnO4d3KW&#10;ZQvpdUv8weoOXy3Wv7vBK9i+7xvKrbt8t/aLjma6tcuhVurxYXxZg0g4pn8YrvW5OlTc6RAGMlE4&#10;1lm+mDOrYL56BnEl2MpBHNhZznKQVSlvR1R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AH/air9RCAAA/ikAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADEI6jzeAAAADAEAAA8AAAAAAAAAAAAAAAAAqwoAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAC2CwAAAAA=&#10;" path="m125,3312r-63,l62,3581r63,l125,3312xm125,2981r-63,l62,3250r63,l125,2981xm125,2650r-63,l62,2918r63,l125,2650xm125,2318r-63,l62,2587r63,l125,2318xm125,1656r-63,l62,1925r63,l125,1656xm125,1325r-63,l62,1594r63,l125,1325xm125,994r-63,l62,1262r63,l125,994xm125,662r-63,l62,931r63,l125,662xm125,331r-63,l62,600r63,l125,331xm125,l62,,,,,269r62,l125,269,125,xm129,3974r-67,l62,4243r67,l129,3974xm129,3643r-67,l62,3912r67,l129,3643xm134,1987r-72,l62,2256r72,l134,1987xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="30F9D496">
+              <v:shape id="AutoShape 271" style="position:absolute;margin-left:548.2pt;margin-top:24.25pt;width:6.75pt;height:212.2pt;z-index:-251658228;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="135,4244" o:spid="_x0000_s1026" stroked="f" path="m125,3312r-63,l62,3581r63,l125,3312xm125,2981r-63,l62,3250r63,l125,2981xm125,2650r-63,l62,2918r63,l125,2650xm125,2318r-63,l62,2587r63,l125,2318xm125,1656r-63,l62,1925r63,l125,1656xm125,1325r-63,l62,1594r63,l125,1325xm125,994r-63,l62,1262r63,l125,994xm125,662r-63,l62,931r63,l125,662xm125,331r-63,l62,600r63,l125,331xm125,l62,,,,,269r62,l125,269,125,xm129,3974r-67,l62,4243r67,l129,3974xm129,3643r-67,l62,3912r67,l129,3643xm134,1987r-72,l62,2256r72,l134,1987xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/2oq/UQgAAP4pAAAOAAAAZHJzL2Uyb0RvYy54bWysWtuO2zYQfS/QfxD02CKxKFE3I5ugSJCi&#10;QHoBon6AVpbXRm3LlbTrTb++M5RHImWOTBTNw8qOjshz5mhIDs13H16PB++lbrt9c3rwxdvA9+pT&#10;1Wz2p6cH/8/i85vM97q+PG3KQ3OqH/xvded/eP/9d+8u53UdNrvmsKlbDxo5devL+cHf9f15vVp1&#10;1a4+lt3b5lyf4Oa2aY9lD1/bp9WmLS/Q+vGwCoMgWV2adnNum6ruOvjfT8NN/71qf7utq/737bar&#10;e+/w4AO3Xv1t1d9H/Lt6/65cP7XlebevrjTK/8DiWO5P0OnY1KeyL73ndn/T1HFftU3XbPu3VXNc&#10;NdvtvqqVBlAjgpmar7vyXCstEJzuPIap+/+arX57+Xr+o0Xq3flLU/3VQURWl3O3Hu/glw4w3uPl&#10;12YDHpbPfaPEvm7bIz4JMrxXFdNvY0zr196r4D+zOA1j36vgTpjkMpcq5qtyTQ9Xz13/c92ohsqX&#10;L10/WLKBTyqgG+9UHqHXAuzbHg/gzo9vvMATIggTTwR5Iq8mjkBBwB9WXhF4F09E8RwTEkY1FqV5&#10;6snsBhURClpSmJ0nQ3nToSQYMctyOzMIxCABmUk7s4QwqjEZJImNWUooaElh7Mwg+8yYccxyAiKz&#10;zM5MmA5E0k5N6PFXIDs3YXqwZKjuQyFChp5pQ5RGsS1yQjdBgRh6phFAj4ud0M0oRMLQM71go6c7&#10;sRC90DRjIXqh7kcRcglhuhFBztiiF+pWKJA9eqFpxkL0cHSYkiJksiI03YhkEFnp6VYoEEPPNGOJ&#10;nu5HETKpEZluhJmdXqRboUB2epFpxoK5ke5HETGpEZluREEa2qIHw+RkhQIx9EwzFqIX6X4UEZMa&#10;kekGGz3dioXowRQzG/W4mULqfhSSSQ1puhEKKWzRk7oVCmSPHswfM3rcwCJ1PwrJpIY03QilCKz0&#10;dCsUiKFnmrFgrtT9KCSTGvHMjcxOL9atEAiy04tNMxZSI9b9KGImNWLTjTBIc1v0Yt0KBWLomWYs&#10;RC/W/ShiJjXimRtc9HQrFqKXzMzgF1GJ7keRMKmRzNyQ9ugluhUCQfbowVrOMTUS3Y8iYVIjmbmR&#10;SusyL9GtEAhi6M3M4JcEie5HkTCpkc7dsNNLdSsEhI+hl87M4M1NdT8KmAysa+R05oaEpY1lkZzq&#10;VsDYmHD0Zmbw0Ut1P4qUSY107gYTPd2KhehlczPY+iLT/SgyJjUy043MHrxMdwIx9jcvm1nBxw6K&#10;mGkOLzImMbKZF0FmXe1luhHQZ8zRm1vBrpUz3Y0iYxIjN72Al8724uW6D4ixxy43jVAlo708y3Uz&#10;ipxJi9z0giOn+7BAbmYEn7O57kWRM0mRm06ksbRGTncBMfbIicD0YWE2E4FuRgFP2scU0Efv51Df&#10;2q0VgW4FHz4RmGYsLAdEoDsCDJnUEIFpiZSxdUUgAt0QheKiaHoCHPPI/gLCHYoO1uGQcUwUZ6W4&#10;TKEwgSjNdzmEUYsrFMPxthhnOQrdmkKw5bgwrZGC46j7olAcR9OYJa9nJTmMq9YZTgjTGhnZ94GE&#10;0H1RKIbjbVnOxtGsywVXmItwljFcHI3SfCmOt7U5Vx8JszgXXHUuZuV5CK+a9X0M9ZxRKC6OpjGY&#10;MxmTM6HuDewOcTkzr9FTexknzCIdURNH2Ld8op3JckebldXr6bpbCZ+8Ere+A7VBem463BgtYGyE&#10;/c8iwvyEJgCFW5sMGNIBwakTGLQjGPLcpWlMXQVXI8VdJphFCp47tY4vNMLhRXQhg++WgrspRZsR&#10;Dva4tI4bIwruJhU3KhTcTSpuHCAcan4XMljIK7ibVCysEQ41sUvrWOgquJtULDwV3E0qFoIIhxrO&#10;hQwWZgruJhULJYRDjePSOhYuCu4mFQsJBXeTigt7hMOi3IUMLrUV3E0qLn0RDstWl9ZxMargblJx&#10;eajgblLVeg3xuNJyoaOWT8MDbnLVWkY94Do4jaMTbNE7URrHJ5ienR6gEUo4DlFq/lMaYOJy6+Fq&#10;Ms4i2gPDUHudJFr4VXL+e2Tre/B75CM+U67PZY9zC330LvDLKu7N7h589fMT3jg2L3XRKEiPcwxR&#10;jSJYyg09T5DDSYfipg2I0pB0n65n1SThYsiLoUW6T9cBN3btDJw4UkvVoelqJX5ibbYe5iONCUKP&#10;G4Q1JN2nq4GLQtibdBLmCrT07CAsGWncEzYhSRBdDWFhDutaF2HuwNueHYRFI417wiYkCaKrKSyG&#10;HQknYc7A257vCxNJnFxp3BGmIUkQXQ1hIofVkIswd+DEkXp0EAYp4ShsQlLzdDWFxbBd4iTMGXjb&#10;831h+cjijmETkOTQ1ZQVwuDoJMsVeNvxfVXJSOKOqglIauhqqMrHSYtu03WA0UDvirvt9r4mmJXc&#10;3sAJSCTpamhKYA/LxShX3G239zURgzsuEYx00HXQA1txMGm7YOCczaLk67x+D0Zuu+Lm1JbiMqyS&#10;YLeFBoc7odGQFBW6Gm7D8oiWs3SfrvQKD107Ay09OwhLRhr3hE1IIkpXQ1iUj8s6uk9XU5g78Lbn&#10;BWF4ggBeP5GPE/AdYRqSiNLVEBaG41xK9+l6FXbt2hlo6ZmEwTIc19ZqE2ZcZOPaXDuD1jWH/ebz&#10;/nDAtXXXPj1+PLTeSwnnBz+rf9fUMmAHtZ9zavAxGmyux+jw5ByeRuzWj83mG5yia5vhECIcmoQP&#10;u6b9x/cucADxwe/+fi7b2vcOv5zghF8uJB5k6NUXCafo4Eur33nU75SnCpp68Hsf9p/w48d+OOX4&#10;fG73TzvoSagdqVPzE5ze2+7xlJ065jewun6BQ4YqNtcDkXiKUf+uUNOxzff/AgAA//8DAFBLAwQU&#10;AAYACAAAACEAMQjqPN4AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6q04&#10;IAokxEFVpfbEpZSqVxNv41B7HcUOhL/vcirHmX2anSk3o3fihH1sAymYTjIQSHUwLTUK9p9vTysQ&#10;MWky2gVCBReMsKnu70pdmHCmDzztUiM4hGKhFdiUukLKWFv0Ok5Ch8S3n9B7nVj2jTS9PnO4d3KW&#10;ZQvpdUv8weoOXy3Wv7vBK9i+7xvKrbt8t/aLjma6tcuhVurxYXxZg0g4pn8YrvW5OlTc6RAGMlE4&#10;1lm+mDOrYL56BnEl2MpBHNhZznKQVSlvR1R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AH/air9RCAAA/ikAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADEI6jzeAAAADAEAAA8AAAAAAAAAAAAAAAAAqwoAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAC2CwAAAAA=&#10;" w14:anchorId="00BA15D0">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="39370,2411095;79375,2581910;79375,2200910;39370,2371725;79375,2200910;39370,1990725;79375,2160905;79375,1779905;39370,1950720;79375,1779905;39370,1359535;79375,1530350;79375,1149350;39370,1320165;79375,1149350;39370,939165;79375,1109345;79375,728345;39370,899160;79375,728345;39370,518160;79375,688975;79375,307975;0,307975;39370,478790;79375,307975;39370,2831465;81915,3002280;81915,2621280;39370,2792095;81915,2621280;39370,1569720;85090,1740535" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FD1AE16" wp14:editId="60D0CB0A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5014595</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>518160</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
@@ -5044,53 +4675,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="3F37FA34" id="Rectangle 270" o:spid="_x0000_s1026" style="position:absolute;margin-left:394.85pt;margin-top:40.8pt;width:3.6pt;height:13.45pt;z-index:-251658227;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQD/ro1A3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsqF2geTVOhZC6Aha0SGynsZtEjcchdtrw9wwrWI7u0b1nys3senG2Y+g8aVguFAhLtTcdNRo+&#10;9tu7DESISAZ7T1bDtw2wqa6vSiyMv9C7Pe9iI7iEQoEa2hiHQspQt9ZhWPjBEmdHPzqMfI6NNCNe&#10;uNz18l6pRDrsiBdaHOxza+vTbnIaMHk0X2/Hh9f9y5Rg3sxqu/pUWt/ezE9rENHO8Q+GX31Wh4qd&#10;Dn4iE0SvIc3ylFEN2TIBwUCaJzmIA5MqW4GsSvn/heoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA/66NQN4AAAAKAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0D722D5D">
+              <v:rect id="Rectangle 270" style="position:absolute;margin-left:394.85pt;margin-top:40.8pt;width:3.6pt;height:13.45pt;z-index:-251658227;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="2D014EE7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQD/ro1A3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsqF2geTVOhZC6Aha0SGynsZtEjcchdtrw9wwrWI7u0b1nys3senG2Y+g8aVguFAhLtTcdNRo+&#10;9tu7DESISAZ7T1bDtw2wqa6vSiyMv9C7Pe9iI7iEQoEa2hiHQspQt9ZhWPjBEmdHPzqMfI6NNCNe&#10;uNz18l6pRDrsiBdaHOxza+vTbnIaMHk0X2/Hh9f9y5Rg3sxqu/pUWt/ezE9rENHO8Q+GX31Wh4qd&#10;Dn4iE0SvIc3ylFEN2TIBwUCaJzmIA5MqW4GsSvn/heoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA/66NQN4AAAAKAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A107C81" wp14:editId="450A32D9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1655445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>728345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="94615" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5206,53 +4837,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="5AA6AEAE" id="Freeform 269" o:spid="_x0000_s1026" style="position:absolute;margin-left:130.35pt;margin-top:57.35pt;width:7.45pt;height:13.45pt;z-index:-251658226;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="149,269" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXTLE2gQMAALUKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1vmzAUfZ+0/2D5cVMLppQ0UdNqatVp&#10;Uvchlf0AB0xAA8xsJ6T79bvX4BTakFbT8kAAH+49Pse+vpfXu6okW6F0IeslZac+JaJOZFrU6yX9&#10;Gd+dXFCiDa9TXspaLOmj0PT66v27y7ZZiEDmskyFIhCk1ou2WdLcmGbheTrJRcX1qWxEDYOZVBU3&#10;8KjWXqp4C9Gr0gt8P/JaqdJGyURoDW9vu0F6ZeNnmUjM9yzTwpBySYGbsVdlryu8eleXfLFWvMmL&#10;pKfB/4FFxYsaku5D3XLDyUYVL0JVRaKklpk5TWTlySwrEmHnALNh/rPZPOS8EXYuII5u9jLp/xc2&#10;+bZ9aH4opK6be5n80qCI1zZ6sR/BBw0Ysmq/yhQ85Bsj7WR3marwS5gG2VlNH/eaip0hCbychxE7&#10;pySBETbzL+AeE/CF+zbZaPNZSBuHb++16RxJ4c7qmZKaV5A0BveyqgRzPp4QnwSz84gEkT/rHdzD&#10;mIN98Ejsk5awcP4cEziMDcVYOCN4eQ47czAIZUE5ZHwRLHSojlcUzQ/yAg06+sgrPMwrcpjjvGYO&#10;dpQXbLyhXiDVQV5zB0NeF4d5sbH2k4KxofjTirGx/ujiQWpsaEDMgglyYwNYyKKDbuIq3DtgUQft&#10;ZGMTgik/2dCFGHIeXGls7MI0uaEN0+SCsRGTmyAYGhEHU9tg7MMkuWDowxFyYyOmyQ2NiIOJvRCM&#10;fZhcc8HQh/GagyqzdnWE5660JLu6ry1wRzieU76tZo3UWMVi0A6KVXzWFypAYSGaAMNcEGxrB+Q7&#10;DgaTEQzbpKuBx9G4/C3clcxX4CCEhdsK9SoXXCIIB3PfQiboJwpyD+Bdll5OBYft82NWUQLH7Aq/&#10;4YuGG3TB3ZIWjgQoziRfUqyr+L6SWxFLizBohh0HmvaghmxP42U9xEWwlAcwN+j+GxsMNs8bMX2Z&#10;h4QugvvvIvXpXoM59m/FuVm6ZEkptejkRu3subkXEbUfnJ1alkV6V5QliqfVenVTKrLl0Pbc2V9v&#10;2whW2pVdS/ysS4Nv7OmPBz42UXqxkukjHP5Kdr0T9Hpwk0v1h5IW+qYl1b83XAlKyi81NCZzFoYg&#10;tLEP4fkMS5YajqyGI7xOINSSGgo7EW9vTNecbRpVrHPIxOy6qOUnaDqyArsDy69j1T9Ab2S16fs4&#10;bL6Gzxb11G1e/QUAAP//AwBQSwMEFAAGAAgAAAAhALLttqDgAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPwzAMhe9I/IfIk7gglraMbipNJ0DiCmLbgWPWeE3XxilNtpV/jznBzfZ7ev5euZ5c&#10;L844htaTgnSegECqvWmpUbDbvt6tQISoyejeEyr4xgDr6vqq1IXxF/rA8yY2gkMoFFqBjXEopAy1&#10;RafD3A9IrB386HTkdWykGfWFw10vsyTJpdMt8QerB3yxWHebk1Mg2/u3dEq2X8Z2t6vj4bl7/7Q7&#10;pW5m09MjiIhT/DPDLz6jQ8VMe38iE0SvIMuTJVtZSBc8sCNbPuQg9nxZpDnIqpT/O1Q/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFdMsTaBAwAAtQoAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALLttqDgAAAACwEAAA8AAAAAAAAAAAAAAAAA2wUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADoBgAAAAA=&#10;" path="m149,l62,,,,,269r62,l149,269,149,xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="4275047F">
+              <v:shape id="Freeform 269" style="position:absolute;margin-left:130.35pt;margin-top:57.35pt;width:7.45pt;height:13.45pt;z-index:-251658226;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="149,269" o:spid="_x0000_s1026" stroked="f" path="m149,l62,,,,,269r62,l149,269,149,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXTLE2gQMAALUKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1vmzAUfZ+0/2D5cVMLppQ0UdNqatVp&#10;Uvchlf0AB0xAA8xsJ6T79bvX4BTakFbT8kAAH+49Pse+vpfXu6okW6F0IeslZac+JaJOZFrU6yX9&#10;Gd+dXFCiDa9TXspaLOmj0PT66v27y7ZZiEDmskyFIhCk1ou2WdLcmGbheTrJRcX1qWxEDYOZVBU3&#10;8KjWXqp4C9Gr0gt8P/JaqdJGyURoDW9vu0F6ZeNnmUjM9yzTwpBySYGbsVdlryu8eleXfLFWvMmL&#10;pKfB/4FFxYsaku5D3XLDyUYVL0JVRaKklpk5TWTlySwrEmHnALNh/rPZPOS8EXYuII5u9jLp/xc2&#10;+bZ9aH4opK6be5n80qCI1zZ6sR/BBw0Ysmq/yhQ85Bsj7WR3marwS5gG2VlNH/eaip0hCbychxE7&#10;pySBETbzL+AeE/CF+zbZaPNZSBuHb++16RxJ4c7qmZKaV5A0BveyqgRzPp4QnwSz84gEkT/rHdzD&#10;mIN98Ejsk5awcP4cEziMDcVYOCN4eQ47czAIZUE5ZHwRLHSojlcUzQ/yAg06+sgrPMwrcpjjvGYO&#10;dpQXbLyhXiDVQV5zB0NeF4d5sbH2k4KxofjTirGx/ujiQWpsaEDMgglyYwNYyKKDbuIq3DtgUQft&#10;ZGMTgik/2dCFGHIeXGls7MI0uaEN0+SCsRGTmyAYGhEHU9tg7MMkuWDowxFyYyOmyQ2NiIOJvRCM&#10;fZhcc8HQh/GagyqzdnWE5660JLu6ry1wRzieU76tZo3UWMVi0A6KVXzWFypAYSGaAMNcEGxrB+Q7&#10;DgaTEQzbpKuBx9G4/C3clcxX4CCEhdsK9SoXXCIIB3PfQiboJwpyD+Bdll5OBYft82NWUQLH7Aq/&#10;4YuGG3TB3ZIWjgQoziRfUqyr+L6SWxFLizBohh0HmvaghmxP42U9xEWwlAcwN+j+GxsMNs8bMX2Z&#10;h4QugvvvIvXpXoM59m/FuVm6ZEkptejkRu3subkXEbUfnJ1alkV6V5QliqfVenVTKrLl0Pbc2V9v&#10;2whW2pVdS/ysS4Nv7OmPBz42UXqxkukjHP5Kdr0T9Hpwk0v1h5IW+qYl1b83XAlKyi81NCZzFoYg&#10;tLEP4fkMS5YajqyGI7xOINSSGgo7EW9vTNecbRpVrHPIxOy6qOUnaDqyArsDy69j1T9Ab2S16fs4&#10;bL6Gzxb11G1e/QUAAP//AwBQSwMEFAAGAAgAAAAhALLttqDgAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPwzAMhe9I/IfIk7gglraMbipNJ0DiCmLbgWPWeE3XxilNtpV/jznBzfZ7ev5euZ5c&#10;L844htaTgnSegECqvWmpUbDbvt6tQISoyejeEyr4xgDr6vqq1IXxF/rA8yY2gkMoFFqBjXEopAy1&#10;RafD3A9IrB386HTkdWykGfWFw10vsyTJpdMt8QerB3yxWHebk1Mg2/u3dEq2X8Z2t6vj4bl7/7Q7&#10;pW5m09MjiIhT/DPDLz6jQ8VMe38iE0SvIMuTJVtZSBc8sCNbPuQg9nxZpDnIqpT/O1Q/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFdMsTaBAwAAtQoAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALLttqDgAAAACwEAAA8AAAAAAAAAAAAAAAAA2wUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADoBgAAAAA=&#10;" w14:anchorId="293E7081">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="94615,728345;39370,728345;0,728345;0,899160;39370,899160;94615,899160;94615,728345" o:connectangles="0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="358513AA" wp14:editId="334D7E1B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2271395</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>728345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
@@ -5288,53 +4919,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="5E1FC3E5" id="Rectangle 268" o:spid="_x0000_s1026" style="position:absolute;margin-left:178.85pt;margin-top:57.35pt;width:4.3pt;height:13.45pt;z-index:-251658225;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBy9iBJ3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWFraZVtpOiGknYADGxJXr8naisYpTbqVf485wc32e3r+XrmdXS/OdgydJw3pIgFhqfam&#10;o0bD+2F3twYRIpLB3pPV8G0DbKvrqxIL4y/0Zs/72AgOoVCghjbGoZAy1K11GBZ+sMTayY8OI69j&#10;I82IFw53vbxPEiUddsQfWhzsU2vrz/3kNKDKzdfrKXs5PE8KN82c7JYfida3N/PjA4ho5/hnhl98&#10;RoeKmY5+IhNEryFbrlZsZSHNeWBHplQG4siXPFUgq1L+71D9AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHL2IEnfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="5683F938">
+              <v:rect id="Rectangle 268" style="position:absolute;margin-left:178.85pt;margin-top:57.35pt;width:4.3pt;height:13.45pt;z-index:-251658225;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="0D030758" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBy9iBJ3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWFraZVtpOiGknYADGxJXr8naisYpTbqVf485wc32e3r+XrmdXS/OdgydJw3pIgFhqfam&#10;o0bD+2F3twYRIpLB3pPV8G0DbKvrqxIL4y/0Zs/72AgOoVCghjbGoZAy1K11GBZ+sMTayY8OI69j&#10;I82IFw53vbxPEiUddsQfWhzsU2vrz/3kNKDKzdfrKXs5PE8KN82c7JYfida3N/PjA4ho5/hnhl98&#10;RoeKmY5+IhNEryFbrlZsZSHNeWBHplQG4siXPFUgq1L+71D9AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHL2IEnfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D504071" wp14:editId="3EEBB264">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3048635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>728345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5369,53 +5000,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="3A1CBF57" id="Rectangle 267" o:spid="_x0000_s1026" style="position:absolute;margin-left:240.05pt;margin-top:57.35pt;width:4.3pt;height:13.45pt;z-index:-251658224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCcTvEQ3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWFIIpZSmE0LaCTiwIXH1mqytaJzSpFv595gT3Gy/p+fvVevFD+LoptgHMpCtFAhHTbA9&#10;tQbed5urAkRMSBaHQM7At4uwrs/PKixtONGbO25TKziEYokGupTGUsrYdM5jXIXREWuHMHlMvE6t&#10;tBOeONwP8lqpXHrsiT90OLqnzjWf29kbwFzbr9fDzcvuec7xvl3U5vZDGXN5sTw+gEhuSX9m+MVn&#10;dKiZaR9mslEMBnShMraykOk7EOzQRcHDni86y0HWlfzfof4BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAuLOEJOQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAnE7xEN4AAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3E19CEC3">
+              <v:rect id="Rectangle 267" style="position:absolute;margin-left:240.05pt;margin-top:57.35pt;width:4.3pt;height:13.45pt;z-index:-251658224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="0B03FAAF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCcTvEQ3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWFIIpZSmE0LaCTiwIXH1mqytaJzSpFv595gT3Gy/p+fvVevFD+LoptgHMpCtFAhHTbA9&#10;tQbed5urAkRMSBaHQM7At4uwrs/PKixtONGbO25TKziEYokGupTGUsrYdM5jXIXREWuHMHlMvE6t&#10;tBOeONwP8lqpXHrsiT90OLqnzjWf29kbwFzbr9fDzcvuec7xvl3U5vZDGXN5sTw+gEhuSX9m+MVn&#10;dKiZaR9mslEMBnShMraykOk7EOzQRcHDni86y0HWlfzfof4BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAuLOEJOQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAnE7xEN4AAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AC5072B" wp14:editId="73278556">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3551555</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>728345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5450,53 +5081,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="4724FF1D" id="Rectangle 266" o:spid="_x0000_s1026" style="position:absolute;margin-left:279.65pt;margin-top:57.35pt;width:4.1pt;height:13.45pt;z-index:-251658223;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCuv+Pp3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLClrMlaaTghpJ+DAhsTVa7K2oklKk27l7TEndrT/T78/l5vZ9exkx9gFryFbCGDW18F0&#10;vtHwsd/ePQCLCb3BPnir4cdG2FTXVyUWJpz9uz3tUsOoxMcCNbQpDQXnsW6tw7gIg/WUHcPoMNE4&#10;NtyMeKZy1/N7IRR32Hm60OJgn1tbf+0mpwFVbr7fjsvX/cukcN3MYis/hda3N/PTI7Bk5/QPw58+&#10;qUNFTocweRNZr0HK9ZJQCrJ8BYwIqVYS2IE2eaaAVyW//KH6BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAK6/4+nfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="73831AF1">
+              <v:rect id="Rectangle 266" style="position:absolute;margin-left:279.65pt;margin-top:57.35pt;width:4.1pt;height:13.45pt;z-index:-251658223;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="7B162DF7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCuv+Pp3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLClrMlaaTghpJ+DAhsTVa7K2oklKk27l7TEndrT/T78/l5vZ9exkx9gFryFbCGDW18F0&#10;vtHwsd/ePQCLCb3BPnir4cdG2FTXVyUWJpz9uz3tUsOoxMcCNbQpDQXnsW6tw7gIg/WUHcPoMNE4&#10;NtyMeKZy1/N7IRR32Hm60OJgn1tbf+0mpwFVbr7fjsvX/cukcN3MYis/hda3N/PTI7Bk5/QPw58+&#10;qUNFTocweRNZr0HK9ZJQCrJ8BYwIqVYS2IE2eaaAVyW//KH6BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAK6/4+nfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13B0C77A" wp14:editId="4E331A5E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5992495</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>728345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5531,53 +5162,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="28BE8619" id="Rectangle 265" o:spid="_x0000_s1026" style="position:absolute;margin-left:471.85pt;margin-top:57.35pt;width:4.3pt;height:13.45pt;z-index:-251658222;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDh1B0X4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4swuFYqEsjTHpST3YmnidslsgsrPILi3+e8eTvc3Me3nzvXI7216czeg7RwriRQTCUO10&#10;R42Cj8PuYQ3CBySNvSOj4Md42Fa3NyUW2l3o3Zz3oREcQr5ABW0IQyGlr1tj0S/cYIi1kxstBl7H&#10;RuoRLxxue7mMokxa7Ig/tDiY59bUX/vJKsAs1d9vp+T18DJlmDdztFt9Rkrd381PGxDBzOHfDH/4&#10;jA4VMx3dRNqLXkGeJo9sZSFOeWBHvlomII58SeMMZFXK6w7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDh1B0X4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2E9615AD">
+              <v:rect id="Rectangle 265" style="position:absolute;margin-left:471.85pt;margin-top:57.35pt;width:4.3pt;height:13.45pt;z-index:-251658222;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="163AF1C2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDh1B0X4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4swuFYqEsjTHpST3YmnidslsgsrPILi3+e8eTvc3Me3nzvXI7216czeg7RwriRQTCUO10&#10;R42Cj8PuYQ3CBySNvSOj4Md42Fa3NyUW2l3o3Zz3oREcQr5ABW0IQyGlr1tj0S/cYIi1kxstBl7H&#10;RuoRLxxue7mMokxa7Ig/tDiY59bUX/vJKsAs1d9vp+T18DJlmDdztFt9Rkrd381PGxDBzOHfDH/4&#10;jA4VMx3dRNqLXkGeJo9sZSFOeWBHvlomII58SeMMZFXK6w7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDh1B0X4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FE15867" wp14:editId="1987782B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4886325</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>939165</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5612,53 +5243,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="5D9C328D" id="Rectangle 264" o:spid="_x0000_s1026" style="position:absolute;margin-left:384.75pt;margin-top:73.95pt;width:3.35pt;height:13.45pt;z-index:-251658221;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCkISy53wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGF0yVqaTghpJ+DAhsTVa7K2oklKk27l7TEndrT/T78/l5vZ9exkx9gFr+F+IYBZXwfT&#10;+UbDx357twYWE3qDffBWw4+NsKmur0osTDj7d3vapYZRiY8FamhTGgrOY91ah3ERBuspO4bRYaJx&#10;bLgZ8UzlrudLISR32Hm60OJgn1tbf+0mpwFlZr7fjg+v+5dJYt7MYrv6FFrf3sxPj8CSndM/DH/6&#10;pA4VOR3C5E1kvQYl8xWhFGQqB0aEUnIJ7EAbla2BVyW//KH6BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKQhLLnfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0C2878E5">
+              <v:rect id="Rectangle 264" style="position:absolute;margin-left:384.75pt;margin-top:73.95pt;width:3.35pt;height:13.45pt;z-index:-251658221;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="3EABD2ED" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCkISy53wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGF0yVqaTghpJ+DAhsTVa7K2oklKk27l7TEndrT/T78/l5vZ9exkx9gFr+F+IYBZXwfT&#10;+UbDx357twYWE3qDffBWw4+NsKmur0osTDj7d3vapYZRiY8FamhTGgrOY91ah3ERBuspO4bRYaJx&#10;bLgZ8UzlrudLISR32Hm60OJgn1tbf+0mpwFlZr7fjg+v+5dJYt7MYrv6FFrf3sxPj8CSndM/DH/6&#10;pA4VOR3C5E1kvQYl8xWhFGQqB0aEUnIJ7EAbla2BVyW//KH6BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKQhLLnfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03095365" wp14:editId="7D19D24C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3493135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1149350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5693,53 +5324,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="72549B17" id="Rectangle 263" o:spid="_x0000_s1026" style="position:absolute;margin-left:275.05pt;margin-top:90.5pt;width:3.35pt;height:13.45pt;z-index:-251658220;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBOXi323gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJ2CQxviVAipJ+BAi8R1G7tJRLwOsdOGv2c5wXE1o9n3ys3se3FyY+wCGcgWCoSjOtiO&#10;GgPv++3NCkRMSBb7QM7At4uwqS4vSixsONObO+1SI3iEYoEG2pSGQspYt85jXITBEWfHMHpMfI6N&#10;tCOeedz3cqlULj12xB9aHNxT6+rP3eQNYH5nv16Pty/75ynHdTOrrf5QxlxfzY8PIJKb018ZfvEZ&#10;HSpmOoSJbBS9Aa1VxlUOVhlLcUPrnGUOBpbqfg2yKuV/h+oHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEATl4t9t4AAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="40857A90">
+              <v:rect id="Rectangle 263" style="position:absolute;margin-left:275.05pt;margin-top:90.5pt;width:3.35pt;height:13.45pt;z-index:-251658220;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="770A95A6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBOXi323gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJ2CQxviVAipJ+BAi8R1G7tJRLwOsdOGv2c5wXE1o9n3ys3se3FyY+wCGcgWCoSjOtiO&#10;GgPv++3NCkRMSBb7QM7At4uwqS4vSixsONObO+1SI3iEYoEG2pSGQspYt85jXITBEWfHMHpMfI6N&#10;tCOeedz3cqlULj12xB9aHNxT6+rP3eQNYH5nv16Pty/75ynHdTOrrf5QxlxfzY8PIJKb018ZfvEZ&#10;HSpmOoSJbBS9Aa1VxlUOVhlLcUPrnGUOBpbqfg2yKuV/h+oHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEATl4t9t4AAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17D0F36E" wp14:editId="62A5B527">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5032375</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1779905</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="39370" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5774,53 +5405,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="1B488C15" id="Rectangle 262" o:spid="_x0000_s1026" style="position:absolute;margin-left:396.25pt;margin-top:140.15pt;width:3.1pt;height:13.45pt;z-index:-251658219;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBx/Exr5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhO07U14hRFigwD&#10;ugvQ7QMUWbaFyaJGKnGyrx+lpGmwvQ3zgyCK1BHP4fHifj84sTNIFnwty8lUCuM1NNZ3tfz+bf3u&#10;VgqKyjfKgTe1PBiS98u3bxZjqMwMenCNQcEgnqox1LKPMVRFQbo3g6IJBOM52QIOKnKIXdGgGhl9&#10;cMVsOn1fjIBNQNCGiE8fj0m5zPhta3T80rZkonC15N5iXjGvm7QWy4WqOlSht/rUhvqHLgZlPT96&#10;hnpUUYkt2r+gBqsRCNo40TAU0LZWm8yB2ZTTP9g89yqYzIXFoXCWif4frP68ew5fMbVO4Qn0DxIe&#10;Vr3ynXlAhLE3quHnyiRUMQaqzhdSQHxVbMZP0PBo1TZC1mDf4pAAmZ3YZ6kPZ6nNPgrNh1d3Vzc8&#10;D82Z8mZ6W17nB1T1cjcgxQ8GBpE2tUQeZMZWuyeKqRdVvZTk3sHZZm2dywF2m5VDsVM89HX+Tuh0&#10;WeZ8KvaQrh0R00kmmXglC1G1gebAHBGOzmGn86YH/CXFyK6pJf3cKjRSuI+edbor5/NksxzMr29m&#10;HOBlZnOZUV4zVC2jFMftKh6tuQ1ou55fKjNpDw+sbWsz8deuTs2yM7IeJxcn613Guer1X1v+BgAA&#10;//8DAFBLAwQUAAYACAAAACEA2mvbp+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF&#10;90j9B2sqsaM2Cc2LTKoKqStgQYvEdhq7SURsp7HThr/HrOhydI/uPVNuZt2zixpdZw3C40oAU6a2&#10;sjMNwudh95ABc56MpN4ahfCjHGyqxV1JhbRX86Eue9+wUGJcQQit90PBuatbpcmt7KBMyE521OTD&#10;OTZcjnQN5brnkRAJ19SZsNDSoF5aVX/vJ41AyZM8v5/it8PrlFDezGK3/hKI98t5+wzMq9n/w/Cn&#10;H9ShCk5HOxnpWI+Q5tE6oAhRJmJggUjzLAV2RIhFGgGvSn77Q/ULAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAcfxMa+UBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA2mvbp+AAAAALAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3F6D9D56">
+              <v:rect id="Rectangle 262" style="position:absolute;margin-left:396.25pt;margin-top:140.15pt;width:3.1pt;height:13.45pt;z-index:-251658219;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="744B1201" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBx/Exr5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhO07U14hRFigwD&#10;ugvQ7QMUWbaFyaJGKnGyrx+lpGmwvQ3zgyCK1BHP4fHifj84sTNIFnwty8lUCuM1NNZ3tfz+bf3u&#10;VgqKyjfKgTe1PBiS98u3bxZjqMwMenCNQcEgnqox1LKPMVRFQbo3g6IJBOM52QIOKnKIXdGgGhl9&#10;cMVsOn1fjIBNQNCGiE8fj0m5zPhta3T80rZkonC15N5iXjGvm7QWy4WqOlSht/rUhvqHLgZlPT96&#10;hnpUUYkt2r+gBqsRCNo40TAU0LZWm8yB2ZTTP9g89yqYzIXFoXCWif4frP68ew5fMbVO4Qn0DxIe&#10;Vr3ynXlAhLE3quHnyiRUMQaqzhdSQHxVbMZP0PBo1TZC1mDf4pAAmZ3YZ6kPZ6nNPgrNh1d3Vzc8&#10;D82Z8mZ6W17nB1T1cjcgxQ8GBpE2tUQeZMZWuyeKqRdVvZTk3sHZZm2dywF2m5VDsVM89HX+Tuh0&#10;WeZ8KvaQrh0R00kmmXglC1G1gebAHBGOzmGn86YH/CXFyK6pJf3cKjRSuI+edbor5/NksxzMr29m&#10;HOBlZnOZUV4zVC2jFMftKh6tuQ1ou55fKjNpDw+sbWsz8deuTs2yM7IeJxcn613Guer1X1v+BgAA&#10;//8DAFBLAwQUAAYACAAAACEA2mvbp+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF&#10;90j9B2sqsaM2Cc2LTKoKqStgQYvEdhq7SURsp7HThr/HrOhydI/uPVNuZt2zixpdZw3C40oAU6a2&#10;sjMNwudh95ABc56MpN4ahfCjHGyqxV1JhbRX86Eue9+wUGJcQQit90PBuatbpcmt7KBMyE521OTD&#10;OTZcjnQN5brnkRAJ19SZsNDSoF5aVX/vJ41AyZM8v5/it8PrlFDezGK3/hKI98t5+wzMq9n/w/Cn&#10;H9ShCk5HOxnpWI+Q5tE6oAhRJmJggUjzLAV2RIhFGgGvSn77Q/ULAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAcfxMa+UBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA2mvbp+AAAAALAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658262" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46177D1C" wp14:editId="0A2389A4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3935095</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1990725</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5855,53 +5486,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="02FE75C2" id="Rectangle 261" o:spid="_x0000_s1026" style="position:absolute;margin-left:309.85pt;margin-top:156.75pt;width:3.35pt;height:13.45pt;z-index:-251658218;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBmgUGH4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3&#10;SP0Ha5DYUTtNamiIUyGkroBFHxLbaTxNImI7jZ02/D1mRZczc3Tn3GI9mY5daPCtswqSuQBGtnK6&#10;tbWCw37z+AzMB7QaO2dJwQ95WJezuwJz7a52S5ddqFkMsT5HBU0Ifc65rxoy6OeuJxtvJzcYDHEc&#10;aq4HvMZw0/GFEJIbbG380GBPbw1V37vRKECZ6fPnKf3Yv48SV/UkNssvodTD/fT6AizQFP5h+NOP&#10;6lBGp6MbrfasUyCT1VNEFaRJugQWCbmQGbBj3GQiA14W/LZD+QsAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBmgUGH4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6A970865">
+              <v:rect id="Rectangle 261" style="position:absolute;margin-left:309.85pt;margin-top:156.75pt;width:3.35pt;height:13.45pt;z-index:-251658218;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="7A40DA29" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBmgUGH4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3&#10;SP0Ha5DYUTtNamiIUyGkroBFHxLbaTxNImI7jZ02/D1mRZczc3Tn3GI9mY5daPCtswqSuQBGtnK6&#10;tbWCw37z+AzMB7QaO2dJwQ95WJezuwJz7a52S5ddqFkMsT5HBU0Ifc65rxoy6OeuJxtvJzcYDHEc&#10;aq4HvMZw0/GFEJIbbG380GBPbw1V37vRKECZ6fPnKf3Yv48SV/UkNssvodTD/fT6AizQFP5h+NOP&#10;6lBGp6MbrfasUyCT1VNEFaRJugQWCbmQGbBj3GQiA14W/LZD+QsAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBmgUGH4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E2763DB" wp14:editId="1063FE58">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2954020</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2411095</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5936,53 +5567,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="10BFEC10" id="Rectangle 260" o:spid="_x0000_s1026" style="position:absolute;margin-left:232.6pt;margin-top:189.85pt;width:3.35pt;height:13.45pt;z-index:-251658217;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBGN1NU4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SHuHyEjcWLKtS2lpOiGknYADGxJXr8naiibpmnTr3n7mBDdb/vT7+4vNZDt2NkNovVOwmAtgxlVe&#10;t65W8LXfPj4BCxGdxs47o+BqAmzK2V2BufYX92nOu1gzCnEhRwVNjH3OeagaYzHMfW8c3Y5+sBhp&#10;HWquB7xQuO34UgjJLbaOPjTYm9fGVD+70SpAmejTx3H1vn8bJWb1JLbrb6HUw/308gwsmin+wfCr&#10;T+pQktPBj04H1ilI5HpJqIJVmqXAiEjSRQbsQIOQEnhZ8P8dyhsAAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEARjdTVOEAAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0A448814">
+              <v:rect id="Rectangle 260" style="position:absolute;margin-left:232.6pt;margin-top:189.85pt;width:3.35pt;height:13.45pt;z-index:-251658217;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="126B294E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBGN1NU4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SHuHyEjcWLKtS2lpOiGknYADGxJXr8naiibpmnTr3n7mBDdb/vT7+4vNZDt2NkNovVOwmAtgxlVe&#10;t65W8LXfPj4BCxGdxs47o+BqAmzK2V2BufYX92nOu1gzCnEhRwVNjH3OeagaYzHMfW8c3Y5+sBhp&#10;HWquB7xQuO34UgjJLbaOPjTYm9fGVD+70SpAmejTx3H1vn8bJWb1JLbrb6HUw/308gwsmin+wfCr&#10;T+pQktPBj04H1ilI5HpJqIJVmqXAiEjSRQbsQIOQEnhZ8P8dyhsAAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEARjdTVOEAAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="182E8361" wp14:editId="67213E6C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1362710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6017,53 +5648,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="14CFCF30" id="Rectangle 259" o:spid="_x0000_s1026" style="position:absolute;margin-left:107.3pt;margin-top:206.4pt;width:4.1pt;height:13.45pt;z-index:-251658216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBHN1A33wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWNqsFFaaTghpJ+DAhsTVa7y2oklKk27l3+Od2M32e3r+XrmebS+ONIbOOw3pIgFBrvam&#10;c42Gz93m7hFEiOgM9t6Rhl8KsK6ur0osjD+5DzpuYyM4xIUCNbQxDoWUoW7JYlj4gRxrBz9ajLyO&#10;jTQjnjjc9lIlSS4tdo4/tDjQS0v193ayGjDPzM/7Yfm2e51yXDVzsrn/SrS+vZmfn0BEmuO/Gc74&#10;jA4VM+395EwQvQaVZjlbNWSp4g7sUOo87PmyXD2ArEp52aH6AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAEc3UDffAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="754492A3">
+              <v:rect id="Rectangle 259" style="position:absolute;margin-left:107.3pt;margin-top:206.4pt;width:4.1pt;height:13.45pt;z-index:-251658216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="3F23CD9E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBHN1A33wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWNqsFFaaTghpJ+DAhsTVa7y2oklKk27l3+Od2M32e3r+XrmebS+ONIbOOw3pIgFBrvam&#10;c42Gz93m7hFEiOgM9t6Rhl8KsK6ur0osjD+5DzpuYyM4xIUCNbQxDoWUoW7JYlj4gRxrBz9ajLyO&#10;jTQjnjjc9lIlSS4tdo4/tDjQS0v193ayGjDPzM/7Yfm2e51yXDVzsrn/SrS+vZmfn0BEmuO/Gc74&#10;jA4VM+395EwQvQaVZjlbNWSp4g7sUOo87PmyXD2ArEp52aH6AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAEc3UDffAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658265" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B72EA44" wp14:editId="0164A7E1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1792605</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6098,53 +5729,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="4A05DEAC" id="Rectangle 258" o:spid="_x0000_s1026" style="position:absolute;margin-left:141.15pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251658215;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD3AYtw3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLFk7ylqaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50rBcKBCWam86&#10;ajR87Ld3axAhIhnsPVkNPzbAprq+KrEw/kzv9rSLjeAQCgVqaGMcCilD3VqHYeEHS3w7+tFh5HFs&#10;pBnxzOGul4lSmXTYEX9ocbDPra2/dpPTgNnKfL8d09f9y5Rh3sxqe/+ptL69mZ8eQUQ7x38Y/vRZ&#10;HSp2OviJTBC9hmSdpIxqWC0T7sBEkqscxIE3af4AsirlZYfqFwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPcBi3DfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="7228187F">
+              <v:rect id="Rectangle 258" style="position:absolute;margin-left:141.15pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251658215;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="77418D9B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD3AYtw3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLFk7ylqaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50rBcKBCWam86&#10;ajR87Ld3axAhIhnsPVkNPzbAprq+KrEw/kzv9rSLjeAQCgVqaGMcCilD3VqHYeEHS3w7+tFh5HFs&#10;pBnxzOGul4lSmXTYEX9ocbDPra2/dpPTgNnKfL8d09f9y5Rh3sxqe/+ptL69mZ8eQUQ7x38Y/vRZ&#10;HSp2OviJTBC9hmSdpIxqWC0T7sBEkqscxIE3af4AsirlZYfqFwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPcBi3DfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658266" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12921E3A" wp14:editId="0D8912C5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2588260</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6179,53 +5810,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="6211E25A" id="Rectangle 257" o:spid="_x0000_s1026" style="position:absolute;margin-left:203.8pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251658214;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAhDwMf3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJ00pDTEqRBST8CBFonrNnaTiHgdYqcNf89yorcZ7dPsTLmZXS9OdgydJw3JQoGwVHvT&#10;UaPhY7+9ewARIpLB3pPV8GMDbKrrqxIL48/0bk+72AgOoVCghjbGoZAy1K11GBZ+sMS3ox8dRrZj&#10;I82IZw53vUyVyqXDjvhDi4N9bm39tZucBswz8/12XL7uX6Yc182stvefSuvbm/npEUS0c/yH4a8+&#10;V4eKOx38RCaIXkOmVjmjLJKUNzCRJXkK4sBiuV6BrEp5uaH6BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACEPAx/fAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="044B0ED8">
+              <v:rect id="Rectangle 257" style="position:absolute;margin-left:203.8pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251658214;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="3C149990" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAhDwMf3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJ00pDTEqRBST8CBFonrNnaTiHgdYqcNf89yorcZ7dPsTLmZXS9OdgydJw3JQoGwVHvT&#10;UaPhY7+9ewARIpLB3pPV8GMDbKrrqxIL48/0bk+72AgOoVCghjbGoZAy1K11GBZ+sMS3ox8dRrZj&#10;I82IZw53vUyVyqXDjvhDi4N9bm39tZucBswz8/12XL7uX6Yc182stvefSuvbm/npEUS0c/yH4a8+&#10;V4eKOx38RCaIXkOmVjmjLJKUNzCRJXkK4sBiuV6BrEp5uaH6BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACEPAx/fAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658267" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A9E63A7" wp14:editId="5EA1D39A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3079115</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6260,53 +5891,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="469B72B2" id="Rectangle 256" o:spid="_x0000_s1026" style="position:absolute;margin-left:242.45pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251658213;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAqMMN23wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN0mDU2IUyGknoADLRLXbbxNImI7xE4b/p7lBLcZ7dPsTLmdbS/ONIbOOw3LhQJBrvam&#10;c42G98PubgMiRHQGe+9IwzcF2FbXVyUWxl/cG533sREc4kKBGtoYh0LKULdkMSz8QI5vJz9ajGzH&#10;RpoRLxxue7lSKpMWO8cfWhzoqaX6cz9ZDZil5uv1lLwcnqcM82ZWu/WH0vr2Zn58ABFpjn8w/Nbn&#10;6lBxp6OfnAmi15Bu0pxRFssVb2AizZM1iCOLJL8HWZXy/4bqBwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACoww3bfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="4C6A7715">
+              <v:rect id="Rectangle 256" style="position:absolute;margin-left:242.45pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251658213;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="419FFC89" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAqMMN23wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN0mDU2IUyGknoADLRLXbbxNImI7xE4b/p7lBLcZ7dPsTLmdbS/ONIbOOw3LhQJBrvam&#10;c42G98PubgMiRHQGe+9IwzcF2FbXVyUWxl/cG533sREc4kKBGtoYh0LKULdkMSz8QI5vJz9ajGzH&#10;RpoRLxxue7lSKpMWO8cfWhzoqaX6cz9ZDZil5uv1lLwcnqcM82ZWu/WH0vr2Zn58ABFpjn8w/Nbn&#10;6lBxp6OfnAmi15Bu0pxRFssVb2AizZM1iCOLJL8HWZXy/4bqBwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALizhCTkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACoww3bfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658268" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7961A334" wp14:editId="013F9D98">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3703955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6341,53 +5972,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="1259B5E0" id="Rectangle 255" o:spid="_x0000_s1026" style="position:absolute;margin-left:291.65pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251658212;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB6iChI4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbv&#10;Jr7DZky82YVSsCBL0zTpST3YmnidslsgsrPILi2+veNJjzPz5Z/vLzez7cXFjL5zpCBeRCAM1U53&#10;1Ch4P+4f1iB8QNLYOzIKvo2HTXV7U2Kh3ZXezOUQGsEh5AtU0IYwFFL6ujUW/cINhvh2dqPFwOPY&#10;SD3ilcNtL5dRlEmLHfGHFgeza039eZisAsxW+uv1nLwcn6cM82aO9ulHpNT93bx9AhHMHP5g+NVn&#10;dajY6eQm0l70CtJ1kjCqYBUvuQMTaR7nIE68SfJHkFUp/3eofgAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB6iChI4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3975D320">
+              <v:rect id="Rectangle 255" style="position:absolute;margin-left:291.65pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251658212;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="4C624368" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB6iChI4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbv&#10;Jr7DZky82YVSsCBL0zTpST3YmnidslsgsrPILi2+veNJjzPz5Z/vLzez7cXFjL5zpCBeRCAM1U53&#10;1Ch4P+4f1iB8QNLYOzIKvo2HTXV7U2Kh3ZXezOUQGsEh5AtU0IYwFFL6ujUW/cINhvh2dqPFwOPY&#10;SD3ilcNtL5dRlEmLHfGHFgeza039eZisAsxW+uv1nLwcn6cM82aO9ulHpNT93bx9AhHMHP5g+NVn&#10;dajY6eQm0l70CtJ1kjCqYBUvuQMTaR7nIE68SfJHkFUp/3eofgAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB6iChI4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658269" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31BF022B" wp14:editId="008D758A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5614670</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6422,53 +6053,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="4D16B782" id="Rectangle 254" o:spid="_x0000_s1026" style="position:absolute;margin-left:442.1pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251658211;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB9Sklq4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4s0spIiBL0zTpST3YmnidslsgsrPILi3+e6cnvc3Me3nzvXI9216czeg7RwqWiwiEodrp&#10;jhoFH4fdQwbCBySNvSOj4Md4WFe3NyUW2l3o3Zz3oREcQr5ABW0IQyGlr1tj0S/cYIi1kxstBl7H&#10;RuoRLxxuexlHUSotdsQfWhzMtjX1136yCjBN9PfbafV6eJlSzJs52j1+Rkrd382bZxDBzOHPDFd8&#10;RoeKmY5uIu1FryDLkpitCpJlzB3YkeXX4ciXVf4Esirl/w7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB9Sklq4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="767DC9FA">
+              <v:rect id="Rectangle 254" style="position:absolute;margin-left:442.1pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251658211;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="60C8CDB6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB9Sklq4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4s0spIiBL0zTpST3YmnidslsgsrPILi3+e6cnvc3Me3nzvXI9216czeg7RwqWiwiEodrp&#10;jhoFH4fdQwbCBySNvSOj4Md4WFe3NyUW2l3o3Zz3oREcQr5ABW0IQyGlr1tj0S/cYIi1kxstBl7H&#10;RuoRLxxuexlHUSotdsQfWhzMtjX1136yCjBN9PfbafV6eJlSzJs52j1+Rkrd382bZxDBzOHPDFd8&#10;RoeKmY5uIu1FryDLkpitCpJlzB3YkeXX4ciXVf4Esirl/w7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB9Sklq4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658270" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07C30444" wp14:editId="4DE2CDC7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6188075</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="54610" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6503,53 +6134,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="7C9250E9" id="Rectangle 253" o:spid="_x0000_s1026" style="position:absolute;margin-left:487.25pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251658210;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBrgG2a4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbv&#10;Jr7DZky82YVCaUGWxpj0pB5sTbxO2SkQ2V1klxbf3vFkjzPz5Z/vL7ez6cWZRt85qyBeRCDI1k53&#10;tlHwcdg9bED4gFZj7ywp+CEP2+r2psRCu4t9p/M+NIJDrC9QQRvCUEjp65YM+oUbyPLt5EaDgcex&#10;kXrEC4ebXi6jKJMGO8sfWhzouaX6az8ZBZil+vvtlLweXqYM82aOdqvPSKn7u/npEUSgOfzD8KfP&#10;6lCx09FNVnvRK8jX6YpRBWm85A5M5JskBnHkTZKvQValvO5Q/QIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBrgG2a4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3CE90229">
+              <v:rect id="Rectangle 253" style="position:absolute;margin-left:487.25pt;margin-top:206.4pt;width:4.3pt;height:13.45pt;z-index:-251658210;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="57FED081" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4s4Qk5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYz4hRFigwD&#10;ugvQ7QMYWbaFyaJGKXGyrx+lpGmwvQ3zgyCK1BHP4fHy/jBYsdcUDLpalpOpFNopbIzravn92+bd&#10;nRQhgmvAotO1POog71dv3yxHX+kZ9mgbTYJBXKhGX8s+Rl8VRVC9HiBM0GvHyRZpgMghdUVDMDL6&#10;YIvZdHpTjEiNJ1Q6BD59PCXlKuO3rVbxS9sGHYWtJfcW80p53aa1WC2h6gh8b9S5DfiHLgYwjh+9&#10;QD1CBLEj8xfUYBRhwDZOFA4Ftq1ROnNgNuX0DzbPPXidubA4wV9kCv8PVn3eP/uvlFoP/gnVjyAc&#10;rntwnX4gwrHX0PBzZRKqGH2oLhdSEPiq2I6fsOHRwi5i1uDQ0pAAmZ04ZKmPF6n1IQrFh4v5Tcnz&#10;UJwpb6d35SI/ANXLXU8hftA4iLSpJfEgMzbsn0JMvUD1UpJ7R2uajbE2B9Rt15bEHnjom/yd0cN1&#10;mXWp2GG6dkJMJ5lk4pUsFKotNkfmSHhyDjudNz3SLylGdk0tw88dkJbCfnSs0/tyPk82y8F8cTvj&#10;gK4z2+sMOMVQtYxSnLbreLLmzpPpen6pzKQdPrC2rcnEX7s6N8vOyHqcXZysdx3nqtd/bfUbAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBrgG2a4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbv&#10;Jr7DZky82YVCaUGWxpj0pB5sTbxO2SkQ2V1klxbf3vFkjzPz5Z/vL7ez6cWZRt85qyBeRCDI1k53&#10;tlHwcdg9bED4gFZj7ywp+CEP2+r2psRCu4t9p/M+NIJDrC9QQRvCUEjp65YM+oUbyPLt5EaDgcex&#10;kXrEC4ebXi6jKJMGO8sfWhzouaX6az8ZBZil+vvtlLweXqYM82aOdqvPSKn7u/npEUSgOfzD8KfP&#10;6lCx09FNVnvRK8jX6YpRBWm85A5M5JskBnHkTZKvQValvO5Q/QIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC4s4Qk5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBrgG2a4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658271" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F87539B" wp14:editId="10FD3BCC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6525895</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2621280</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6584,53 +6215,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="23810C79" id="Rectangle 252" o:spid="_x0000_s1026" style="position:absolute;margin-left:513.85pt;margin-top:206.4pt;width:3.35pt;height:13.45pt;z-index:-251658209;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD1o3BR4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN00JDTEqRBST8CBFonrNnaTiHgdYqcNf8/2BMeZfZqdKTez68XJjqHzpGG5UCAs1d50&#10;1Gj42G/vHkCEiGSw92Q1/NgAm+r6qsTC+DO929MuNoJDKBSooY1xKKQMdWsdhoUfLPHt6EeHkeXY&#10;SDPimcNdLxOlMumwI/7Q4mCfW1t/7SanAbPUfL8dV6/7lynDdTOr7f2n0vr2Zn56BBHtHP9guNTn&#10;6lBxp4OfyATRs1ZJnjOrIV0mPOKCqFWagjiwtVrnIKtS/l9R/QIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQD1o3BR4AAAAA0BAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="21C51399">
+              <v:rect id="Rectangle 252" style="position:absolute;margin-left:513.85pt;margin-top:206.4pt;width:3.35pt;height:13.45pt;z-index:-251658209;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="5ADB0566" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD1o3BR4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN00JDTEqRBST8CBFonrNnaTiHgdYqcNf8/2BMeZfZqdKTez68XJjqHzpGG5UCAs1d50&#10;1Gj42G/vHkCEiGSw92Q1/NgAm+r6qsTC+DO929MuNoJDKBSooY1xKKQMdWsdhoUfLPHt6EeHkeXY&#10;SDPimcNdLxOlMumwI/7Q4mCfW1t/7SanAbPUfL8dV6/7lynDdTOr7f2n0vr2Zn56BBHtHP9guNTn&#10;6lBxp4OfyATRs1ZJnjOrIV0mPOKCqFWagjiwtVrnIKtS/l9R/QIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQD1o3BR4AAAAA0BAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="659F5645" wp14:editId="5DEBCCEF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2075815</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3042285</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="33655" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6665,53 +6296,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="43F1B0FA" id="Rectangle 251" o:spid="_x0000_s1026" style="position:absolute;margin-left:163.45pt;margin-top:239.55pt;width:2.65pt;height:13.45pt;z-index:-251658208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH3IXG5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOk7Yz4hRFigwD&#10;ugvQ7QMUWbaFyaJGKnG6rx+lpGmwvQ3zgyCK4iHP0fHy7jA4sTdIFnwty8lUCuM1NNZ3tfz+bfPu&#10;VgqKyjfKgTe1fDYk71Zv3yzHUJkZ9OAag4JBPFVjqGUfY6iKgnRvBkUTCMZzsgUcVOQQu6JBNTL6&#10;4IrZdHpdjIBNQNCGiE8fjkm5yvhta3T80rZkonC15NliXjGv27QWq6WqOlSht/o0hvqHKQZlPTc9&#10;Qz2oqMQO7V9Qg9UIBG2caBgKaFurTebAbMrpH2yeehVM5sLiUDjLRP8PVn/eP4WvmEan8Aj6BwkP&#10;6175ztwjwtgb1XC7MglVjIGqc0EKiEvFdvwEDT+t2kXIGhxaHBIgsxOHLPXzWWpziELz4dXV9WIh&#10;heZMeTO9LRe5gapeagNS/GBgEGlTS+SHzNhq/0gxzaKqlyt5dnC22VjncoDddu1Q7BU/+iZ/J3S6&#10;vOZ8uuwhlR0R00kmmXglC1G1heaZOSIcncNO500P+EuKkV1TS/q5U2ikcB896/S+nM+TzXIwX9zM&#10;OMDLzPYyo7xmqFpGKY7bdTxacxfQdj13KjNpD/esbWsz8depTsOyM7IeJxcn613G+dbrv7b6DQAA&#10;//8DAFBLAwQUAAYACAAAACEAPVTHfOAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KjdpA0kxKkQUk/AgRaJ6zbeJhHxOsROG/4ec6LH1TzNvC03s+3FiUbfOdawXCgQxLUz&#10;HTcaPvbbuwcQPiAb7B2Thh/ysKmur0osjDvzO512oRGxhH2BGtoQhkJKX7dk0S/cQByzoxsthniO&#10;jTQjnmO57WWiVCYtdhwXWhzouaX6azdZDZitzPfbMX3dv0wZ5s2stutPpfXtzfz0CCLQHP5h+NOP&#10;6lBFp4Ob2HjRa0iTLI+ohtV9vgQRiTRNEhAHDWuVKZBVKS9/qH4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAx9yFxuUBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAPVTHfOAAAAALAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3728538C">
+              <v:rect id="Rectangle 251" style="position:absolute;margin-left:163.45pt;margin-top:239.55pt;width:2.65pt;height:13.45pt;z-index:-251658208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="74C06BE7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH3IXG5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOk7Yz4hRFigwD&#10;ugvQ7QMUWbaFyaJGKnG6rx+lpGmwvQ3zgyCK4iHP0fHy7jA4sTdIFnwty8lUCuM1NNZ3tfz+bfPu&#10;VgqKyjfKgTe1fDYk71Zv3yzHUJkZ9OAag4JBPFVjqGUfY6iKgnRvBkUTCMZzsgUcVOQQu6JBNTL6&#10;4IrZdHpdjIBNQNCGiE8fjkm5yvhta3T80rZkonC15NliXjGv27QWq6WqOlSht/o0hvqHKQZlPTc9&#10;Qz2oqMQO7V9Qg9UIBG2caBgKaFurTebAbMrpH2yeehVM5sLiUDjLRP8PVn/eP4WvmEan8Aj6BwkP&#10;6175ztwjwtgb1XC7MglVjIGqc0EKiEvFdvwEDT+t2kXIGhxaHBIgsxOHLPXzWWpziELz4dXV9WIh&#10;heZMeTO9LRe5gapeagNS/GBgEGlTS+SHzNhq/0gxzaKqlyt5dnC22VjncoDddu1Q7BU/+iZ/J3S6&#10;vOZ8uuwhlR0R00kmmXglC1G1heaZOSIcncNO500P+EuKkV1TS/q5U2ikcB896/S+nM+TzXIwX9zM&#10;OMDLzPYyo7xmqFpGKY7bdTxacxfQdj13KjNpD/esbWsz8depTsOyM7IeJxcn613G+dbrv7b6DQAA&#10;//8DAFBLAwQUAAYACAAAACEAPVTHfOAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KjdpA0kxKkQUk/AgRaJ6zbeJhHxOsROG/4ec6LH1TzNvC03s+3FiUbfOdawXCgQxLUz&#10;HTcaPvbbuwcQPiAb7B2Thh/ysKmur0osjDvzO512oRGxhH2BGtoQhkJKX7dk0S/cQByzoxsthniO&#10;jTQjnmO57WWiVCYtdhwXWhzouaX6azdZDZitzPfbMX3dv0wZ5s2stutPpfXtzfz0CCLQHP5h+NOP&#10;6lBFp4Ob2HjRa0iTLI+ohtV9vgQRiTRNEhAHDWuVKZBVKS9/qH4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAx9yFxuUBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAPVTHfOAAAAALAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="51707E73">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1C4586"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>RESUMO:</w:t>
       </w:r>
       <w:r w:rsidR="00D548B1" w:rsidRPr="51707E73">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1C4586"/>
           <w:sz w:val="28"/>
@@ -6837,53 +6468,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="13C50DC5" id="Rectangle 250" o:spid="_x0000_s1026" style="position:absolute;margin-left:252.5pt;margin-top:11.85pt;width:3.35pt;height:15.6pt;z-index:-251658207;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOZJCs5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GO0zAQfEfiHyy/0zRVC3dR09OppyKk&#10;A046+ICt4yQWjtes3abl61m7vV4Fb4g8WF6vPZ4ZT5Z3h8GKvaZg0NWynEyl0E5hY1xXy+/fNu9u&#10;pAgRXAMWna7lUQd5t3r7Zjn6Ss+wR9toEgziQjX6WvYx+qoogur1AGGCXjtutkgDRC6pKxqCkdEH&#10;W8ym0/fFiNR4QqVD4NWHU1OuMn7bahW/tm3QUdhaMreYR8rjNo3FaglVR+B7o8404B9YDGAcX3qB&#10;eoAIYkfmL6jBKMKAbZwoHApsW6N01sBqyukfap578DprYXOCv9gU/h+s+rJ/9k+UqAf/iOpHEA7X&#10;PbhO3xPh2Gto+LoyGVWMPlSXA6kIfFRsx8/Y8NPCLmL24NDSkABZnThkq48Xq/UhCsWL89livpBC&#10;cae8vSln+SUKqF7Oegrxo8ZBpEktiR8yY8P+McTEBaqXLZk7WtNsjLW5oG67tiT2wI++yV+mzxKv&#10;t1mXNjtMx06IaSWLTLpShEK1xebIGglPyeGk86RH+iXFyKmpZfi5A9JS2E+Ofbot5/MUs1zMFx9Y&#10;l6Drzva6A04xVC2jFKfpOp6iufNkup5vKrNoh/fsbWuy8FdWZ7KcjOzHOcUpetd13vX6r61+AwAA&#10;//8DAFBLAwQUAAYACAAAACEAn3ea8t4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KidtgltGqdCSD0BB1okrtt4m0TEdoidNvw9y4neZrSj2TfFdrKdONMQWu80JDMFglzl&#10;TetqDR+H3cMKRIjoDHbekYYfCrAtb28KzI2/uHc672MtuMSFHDU0Mfa5lKFqyGKY+Z4c305+sBjZ&#10;DrU0A1643HZyrlQmLbaOPzTY03ND1dd+tBowW5rvt9Pi9fAyZriuJ7VLP5XW93fT0wZEpCn+h+EP&#10;n9GhZKajH50JotOQqpS3RA3zxSMIDqRJwuLIYrkGWRbyekH5CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAE5kkKzlAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJ93mvLeAAAACQEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="5C95179B">
+              <v:rect id="Rectangle 250" style="position:absolute;margin-left:252.5pt;margin-top:11.85pt;width:3.35pt;height:15.6pt;z-index:-251658207;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="10611617" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOZJCs5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GO0zAQfEfiHyy/0zRVC3dR09OppyKk&#10;A046+ICt4yQWjtes3abl61m7vV4Fb4g8WF6vPZ4ZT5Z3h8GKvaZg0NWynEyl0E5hY1xXy+/fNu9u&#10;pAgRXAMWna7lUQd5t3r7Zjn6Ss+wR9toEgziQjX6WvYx+qoogur1AGGCXjtutkgDRC6pKxqCkdEH&#10;W8ym0/fFiNR4QqVD4NWHU1OuMn7bahW/tm3QUdhaMreYR8rjNo3FaglVR+B7o8404B9YDGAcX3qB&#10;eoAIYkfmL6jBKMKAbZwoHApsW6N01sBqyukfap578DprYXOCv9gU/h+s+rJ/9k+UqAf/iOpHEA7X&#10;PbhO3xPh2Gto+LoyGVWMPlSXA6kIfFRsx8/Y8NPCLmL24NDSkABZnThkq48Xq/UhCsWL89livpBC&#10;cae8vSln+SUKqF7Oegrxo8ZBpEktiR8yY8P+McTEBaqXLZk7WtNsjLW5oG67tiT2wI++yV+mzxKv&#10;t1mXNjtMx06IaSWLTLpShEK1xebIGglPyeGk86RH+iXFyKmpZfi5A9JS2E+Ofbot5/MUs1zMFx9Y&#10;l6Drzva6A04xVC2jFKfpOp6iufNkup5vKrNoh/fsbWuy8FdWZ7KcjOzHOcUpetd13vX6r61+AwAA&#10;//8DAFBLAwQUAAYACAAAACEAn3ea8t4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KidtgltGqdCSD0BB1okrtt4m0TEdoidNvw9y4neZrSj2TfFdrKdONMQWu80JDMFglzl&#10;TetqDR+H3cMKRIjoDHbekYYfCrAtb28KzI2/uHc672MtuMSFHDU0Mfa5lKFqyGKY+Z4c305+sBjZ&#10;DrU0A1643HZyrlQmLbaOPzTY03ND1dd+tBowW5rvt9Pi9fAyZriuJ7VLP5XW93fT0wZEpCn+h+EP&#10;n9GhZKajH50JotOQqpS3RA3zxSMIDqRJwuLIYrkGWRbyekH5CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAE5kkKzlAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJ93mvLeAAAACQEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0034404F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658274" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D70C820" wp14:editId="4186831D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3655060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>150495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="198120"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="458945026" name="Rectangle 249"/>
@@ -6916,53 +6547,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="54BF07A3" id="Rectangle 249" o:spid="_x0000_s1026" style="position:absolute;margin-left:287.8pt;margin-top:11.85pt;width:3.35pt;height:15.6pt;z-index:-251658206;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOZJCs5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GO0zAQfEfiHyy/0zRVC3dR09OppyKk&#10;A046+ICt4yQWjtes3abl61m7vV4Fb4g8WF6vPZ4ZT5Z3h8GKvaZg0NWynEyl0E5hY1xXy+/fNu9u&#10;pAgRXAMWna7lUQd5t3r7Zjn6Ss+wR9toEgziQjX6WvYx+qoogur1AGGCXjtutkgDRC6pKxqCkdEH&#10;W8ym0/fFiNR4QqVD4NWHU1OuMn7bahW/tm3QUdhaMreYR8rjNo3FaglVR+B7o8404B9YDGAcX3qB&#10;eoAIYkfmL6jBKMKAbZwoHApsW6N01sBqyukfap578DprYXOCv9gU/h+s+rJ/9k+UqAf/iOpHEA7X&#10;PbhO3xPh2Gto+LoyGVWMPlSXA6kIfFRsx8/Y8NPCLmL24NDSkABZnThkq48Xq/UhCsWL89livpBC&#10;cae8vSln+SUKqF7Oegrxo8ZBpEktiR8yY8P+McTEBaqXLZk7WtNsjLW5oG67tiT2wI++yV+mzxKv&#10;t1mXNjtMx06IaSWLTLpShEK1xebIGglPyeGk86RH+iXFyKmpZfi5A9JS2E+Ofbot5/MUs1zMFx9Y&#10;l6Drzva6A04xVC2jFKfpOp6iufNkup5vKrNoh/fsbWuy8FdWZ7KcjOzHOcUpetd13vX6r61+AwAA&#10;//8DAFBLAwQUAAYACAAAACEAj1IjBN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkbiyhXbutNJ0Q0k7AgQ2Jq9d4bUXjlCbdytsTTnCz5U+/v7/czrYXZxp951jD/UKBIK6d&#10;6bjR8H7Y3a1B+IBssHdMGr7Jw7a6viqxMO7Cb3Teh0bEEPYFamhDGAopfd2SRb9wA3G8ndxoMcR1&#10;bKQZ8RLDbS8TpXJpseP4ocWBnlqqP/eT1YD50ny9ntKXw/OU46aZ1S77UFrf3syPDyACzeEPhl/9&#10;qA5VdDq6iY0XvYZsleUR1ZCkKxARyNZJCuIYh+UGZFXK/w2qHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBOZJCs5QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCPUiME3wAAAAkBAAAPAAAAAAAAAAAAAAAAAD8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="64C5ACEE">
+              <v:rect id="Rectangle 249" style="position:absolute;margin-left:287.8pt;margin-top:11.85pt;width:3.35pt;height:15.6pt;z-index:-251658206;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="2C9775F1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOZJCs5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GO0zAQfEfiHyy/0zRVC3dR09OppyKk&#10;A046+ICt4yQWjtes3abl61m7vV4Fb4g8WF6vPZ4ZT5Z3h8GKvaZg0NWynEyl0E5hY1xXy+/fNu9u&#10;pAgRXAMWna7lUQd5t3r7Zjn6Ss+wR9toEgziQjX6WvYx+qoogur1AGGCXjtutkgDRC6pKxqCkdEH&#10;W8ym0/fFiNR4QqVD4NWHU1OuMn7bahW/tm3QUdhaMreYR8rjNo3FaglVR+B7o8404B9YDGAcX3qB&#10;eoAIYkfmL6jBKMKAbZwoHApsW6N01sBqyukfap578DprYXOCv9gU/h+s+rJ/9k+UqAf/iOpHEA7X&#10;PbhO3xPh2Gto+LoyGVWMPlSXA6kIfFRsx8/Y8NPCLmL24NDSkABZnThkq48Xq/UhCsWL89livpBC&#10;cae8vSln+SUKqF7Oegrxo8ZBpEktiR8yY8P+McTEBaqXLZk7WtNsjLW5oG67tiT2wI++yV+mzxKv&#10;t1mXNjtMx06IaSWLTLpShEK1xebIGglPyeGk86RH+iXFyKmpZfi5A9JS2E+Ofbot5/MUs1zMFx9Y&#10;l6Drzva6A04xVC2jFKfpOp6iufNkup5vKrNoh/fsbWuy8FdWZ7KcjOzHOcUpetd13vX6r61+AwAA&#10;//8DAFBLAwQUAAYACAAAACEAj1IjBN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkbiyhXbutNJ0Q0k7AgQ2Jq9d4bUXjlCbdytsTTnCz5U+/v7/czrYXZxp951jD/UKBIK6d&#10;6bjR8H7Y3a1B+IBssHdMGr7Jw7a6viqxMO7Cb3Teh0bEEPYFamhDGAopfd2SRb9wA3G8ndxoMcR1&#10;bKQZ8RLDbS8TpXJpseP4ocWBnlqqP/eT1YD50ny9ntKXw/OU46aZ1S77UFrf3syPDyACzeEPhl/9&#10;qA5VdDq6iY0XvYZsleUR1ZCkKxARyNZJCuIYh+UGZFXK/w2qHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBOZJCs5QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCPUiME3wAAAAkBAAAPAAAAAAAAAAAAAAAAAD8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="51707E73">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1C4586"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>PALAVRAS CHAVE</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="51707E73">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1C4586"/>
           <w:lang w:val="pt-BR"/>
@@ -7118,50 +6749,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F43C2" w:rsidRPr="51707E73">
         <w:rPr>
           <w:color w:val="434343"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>por ponto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68FFF77E" w14:textId="329EA0C8" w:rsidR="00E26E47" w:rsidRPr="00E26E47" w:rsidRDefault="003308CA" w:rsidP="00E26E47">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003308CA">
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57EED59E" w14:textId="52A8F9D2" w:rsidR="00DE4A5C" w:rsidRDefault="00365E03">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
         </w:tabs>
         <w:spacing w:before="89"/>
         <w:ind w:hanging="313"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1C4586"/>
         </w:rPr>
         <w:t>INTR</w:t>
       </w:r>
       <w:r w:rsidR="009D6B53">
         <w:rPr>
           <w:color w:val="1C4586"/>
@@ -7224,53 +6856,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="63F5D6E7" id="Rectangle 244" o:spid="_x0000_s1026" style="position:absolute;margin-left:349.95pt;margin-top:28.85pt;width:3.35pt;height:13.45pt;z-index:-251658180;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD2YkXD3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqA20ThOyqRBST8CBFonrNt4mEbEdYqcNf485wXE1TzNvy81se3HiMXTeIdwuFAh2tTed&#10;axDe99ubNYgQyRnqvWOEbw6wqS4vSiqMP7s3Pu1iI1KJCwUhtDEOhZShbtlSWPiBXcqOfrQU0zk2&#10;0ox0TuW2l3dKaWmpc2mhpYGfWq4/d5NFIL00X6/H+5f986Qpb2a1XX0oxOur+fEBROQ5/sHwq5/U&#10;oUpOBz85E0SPoPM8TyjCKstAJCBTWoM4IKyXGmRVyv8fVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA9mJFw94AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="34E4B72A">
+              <v:rect id="Rectangle 244" style="position:absolute;margin-left:349.95pt;margin-top:28.85pt;width:3.35pt;height:13.45pt;z-index:-251658180;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="193ADE1B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD2YkXD3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqA20ThOyqRBST8CBFonrNt4mEbEdYqcNf485wXE1TzNvy81se3HiMXTeIdwuFAh2tTed&#10;axDe99ubNYgQyRnqvWOEbw6wqS4vSiqMP7s3Pu1iI1KJCwUhtDEOhZShbtlSWPiBXcqOfrQU0zk2&#10;0ox0TuW2l3dKaWmpc2mhpYGfWq4/d5NFIL00X6/H+5f986Qpb2a1XX0oxOur+fEBROQ5/sHwq5/U&#10;oUpOBz85E0SPoPM8TyjCKstAJCBTWoM4IKyXGmRVyv8fVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA9mJFw94AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658301" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63113AA6" wp14:editId="7B5C8214">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3736975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>996950</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1034004452" name="Rectangle 243"/>
@@ -7303,53 +6935,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="00D6FD5E" id="Rectangle 243" o:spid="_x0000_s1026" style="position:absolute;margin-left:294.25pt;margin-top:78.5pt;width:3.35pt;height:13.45pt;z-index:-251658179;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAdjlHP3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqEOLQ5LGqRBST8CBFqnXbewmEfE6xE4b/p7lBMedeZqdKTez68XZjqHzpOF+kYCwVHvT&#10;UaPhY7+9y0CEiGSw92Q1fNsAm+r6qsTC+Au92/MuNoJDKBSooY1xKKQMdWsdhoUfLLF38qPDyOfY&#10;SDPihcNdL5dJkkqHHfGHFgf73Nr6czc5DZg+mK+30+p1/zKlmDdzslWHROvbm/lpDSLaOf7B8Fuf&#10;q0PFnY5+IhNEr0FlmWKUDfXIo5hQuVqCOLKSrXKQVSn/b6h+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAB2OUc/fAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="715AE221">
+              <v:rect id="Rectangle 243" style="position:absolute;margin-left:294.25pt;margin-top:78.5pt;width:3.35pt;height:13.45pt;z-index:-251658179;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="6458C338" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAdjlHP3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqEOLQ5LGqRBST8CBFqnXbewmEfE6xE4b/p7lBMedeZqdKTez68XZjqHzpOF+kYCwVHvT&#10;UaPhY7+9y0CEiGSw92Q1fNsAm+r6qsTC+Au92/MuNoJDKBSooY1xKKQMdWsdhoUfLLF38qPDyOfY&#10;SDPihcNdL5dJkkqHHfGHFgf73Nr6czc5DZg+mK+30+p1/zKlmDdzslWHROvbm/lpDSLaOf7B8Fuf&#10;q0PFnY5+IhNEr0FlmWKUDfXIo5hQuVqCOLKSrXKQVSn/b6h+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAB2OUc/fAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658302" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2703E818" wp14:editId="26F73C78">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2131060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1207770</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="134620" cy="381000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="564656059" name="AutoShape 242"/>
@@ -7494,53 +7126,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="12632C4A" id="AutoShape 242" o:spid="_x0000_s1026" style="position:absolute;margin-left:167.8pt;margin-top:95.1pt;width:10.6pt;height:30pt;z-index:-251658178;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="212,600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBy8YFyBAQAAKENAAAOAAAAZHJzL2Uyb0RvYy54bWysV9uOnDgQfV8p/2DxmFUGsPsy0xomihLN&#10;aqXsRQr7AW4uDQpg1qabnv36rTK428zgForSD43Bh/KpOi6q/PjxXFfklElViibywrvAI1mTiLRs&#10;DpH3T/z84d4jquNNyivRZJH3kinv49O7Xx77dpdRUYgqzSQBI43a9W3kFV3X7nxfJUVWc3Un2qyB&#10;yVzImndwKw9+KnkP1uvKp0Gw8Xsh01aKJFMKnn4ZJr0nbT/Ps6T7K89V1pEq8oBbp/+l/t/jv//0&#10;yHcHyduiTEYa/AdY1LxsYNGLqS+84+Qoyzem6jKRQom8u0tE7Ys8L5NM+wDehMErb74VvM20LxAc&#10;1V7CpH6e2eTP07f2b4nUVftVJN8VRMTvW7W7zOCNAgzZ93+IFDTkx05oZ8+5rPFNcIOcdUxfLjHN&#10;zh1J4GHIVhsKkU9git2HQaBj7vOdeTk5qu63TGhD/PRVdYMkKYx0QFPS8BpWjcFIXlegzq8fSEDY&#10;ijHC2HozSniBhQb23idxQHpCQ/oaQw1Gm6IUTIUPwRsYMzAwpUEF2Qz8QejLgiuDGngBpVleawND&#10;Xqt5XhuDuc1ra2A3eUHm2fFy8XowMOR1P88rnMaergM6G7DQDr5GzUYMBJlQc0ppCxCH1EFuKoCb&#10;nK3ADXJTEdz7zFYhDjcOclMVnFsttGVw7zXMJFvU9WY7u9moLURMXWkw1QFTYFZWauugUbOy0qkQ&#10;bB1Ams5kKLWFiKkjF+hUBzc5W4cb5KZCuMnZQsTUkRBsqgMNt8Fs5Jitg0bNRo5NhYCYzcvKbCFi&#10;5kgINtXBTc7W4Qa5qRBucrYQMXMkBJvq4JSV2TpMZYXicTDlgRemYiTnZiwZMCIc+49AV6lWKKxO&#10;MUgBNShmWAzABKCwvjjAEBoEbxeBgSqC4eu3xHQIImr4ehkcwqrhD4vgmPkIh5xdQgZzUcOXeUpH&#10;V2FfL7GO+xWts2WustFV0N6yPmg1aiuho3vdy0mPQC+3x3f4ruUdbgkzJH3kYQNAisjD2o3Pa3HK&#10;YqERHe6M7bAsuzh1BVSNDYSkB2+uODNrrq02N6DGRgHIm1lzHVDjogthb9dMKqEy7fGV7WCZYhUG&#10;nqbRus5PGYQr+E5YODNrroM1g6Kb+1EUM2+u01WX4gw7Y8X4AwFDCXWKXrTELWC1iUpUZfpcVhVq&#10;qORh/7mS5MShxX/Wv5HoBFbpbG8EvjZsLnyiO11sbvHAoHZ7kb5AoyvFcE6Acw0MCiH/80gPZ4TI&#10;U/8eucw8Uv3eQBP+AMEBtTt9s1pvsTpLe2Zvz/AmAVOR13nwdcLh5244iBxbWR4KWCnU27MRn6DB&#10;zktshDW/gdV4A+cAHZvxzIIHDfteo64nq6f/AQAA//8DAFBLAwQUAAYACAAAACEADP7LzNsAAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDQiMIcSqIBOLagjg78RJH2Oso&#10;dtr071lOcNyZp9mZerd6J444xzGQgttNBgKpD2akQcHH+8vNPYiYNBntAqGCM0bYNZcXta5MONEe&#10;j4c0CA6hWGkFNqWpkjL2Fr2OmzAhsfcVZq8Tn/MgzaxPHO6dzLOslF6PxB+snrC12H8fFq+gNOEt&#10;v1tsv+6dfT0/d+1nQa1S11fr0yOIhGv6g+G3PleHhjt1YSEThVNQFNuSUTYeshwEEyzwmE5BvmVF&#10;NrX8v6H5AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHLxgXIEBAAAoQ0AAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAz+y8zbAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAXgYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABmBwAAAAA=&#10;" path="m77,331l,331,,600r77,l77,331xm211,l144,r,268l211,268,211,xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="4EEF1D01">
+              <v:shape id="AutoShape 242" style="position:absolute;margin-left:167.8pt;margin-top:95.1pt;width:10.6pt;height:30pt;z-index:-251658178;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="212,600" o:spid="_x0000_s1026" stroked="f" path="m77,331l,331,,600r77,l77,331xm211,l144,r,268l211,268,211,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBy8YFyBAQAAKENAAAOAAAAZHJzL2Uyb0RvYy54bWysV9uOnDgQfV8p/2DxmFUGsPsy0xomihLN&#10;aqXsRQr7AW4uDQpg1qabnv36rTK428zgForSD43Bh/KpOi6q/PjxXFfklElViibywrvAI1mTiLRs&#10;DpH3T/z84d4jquNNyivRZJH3kinv49O7Xx77dpdRUYgqzSQBI43a9W3kFV3X7nxfJUVWc3Un2qyB&#10;yVzImndwKw9+KnkP1uvKp0Gw8Xsh01aKJFMKnn4ZJr0nbT/Ps6T7K89V1pEq8oBbp/+l/t/jv//0&#10;yHcHyduiTEYa/AdY1LxsYNGLqS+84+Qoyzem6jKRQom8u0tE7Ys8L5NM+wDehMErb74VvM20LxAc&#10;1V7CpH6e2eTP07f2b4nUVftVJN8VRMTvW7W7zOCNAgzZ93+IFDTkx05oZ8+5rPFNcIOcdUxfLjHN&#10;zh1J4GHIVhsKkU9git2HQaBj7vOdeTk5qu63TGhD/PRVdYMkKYx0QFPS8BpWjcFIXlegzq8fSEDY&#10;ijHC2HozSniBhQb23idxQHpCQ/oaQw1Gm6IUTIUPwRsYMzAwpUEF2Qz8QejLgiuDGngBpVleawND&#10;Xqt5XhuDuc1ra2A3eUHm2fFy8XowMOR1P88rnMaergM6G7DQDr5GzUYMBJlQc0ppCxCH1EFuKoCb&#10;nK3ADXJTEdz7zFYhDjcOclMVnFsttGVw7zXMJFvU9WY7u9moLURMXWkw1QFTYFZWauugUbOy0qkQ&#10;bB1Ams5kKLWFiKkjF+hUBzc5W4cb5KZCuMnZQsTUkRBsqgMNt8Fs5Jitg0bNRo5NhYCYzcvKbCFi&#10;5kgINtXBTc7W4Qa5qRBucrYQMXMkBJvq4JSV2TpMZYXicTDlgRemYiTnZiwZMCIc+49AV6lWKKxO&#10;MUgBNShmWAzABKCwvjjAEBoEbxeBgSqC4eu3xHQIImr4ehkcwqrhD4vgmPkIh5xdQgZzUcOXeUpH&#10;V2FfL7GO+xWts2WustFV0N6yPmg1aiuho3vdy0mPQC+3x3f4ruUdbgkzJH3kYQNAisjD2o3Pa3HK&#10;YqERHe6M7bAsuzh1BVSNDYSkB2+uODNrrq02N6DGRgHIm1lzHVDjogthb9dMKqEy7fGV7WCZYhUG&#10;nqbRus5PGYQr+E5YODNrroM1g6Kb+1EUM2+u01WX4gw7Y8X4AwFDCXWKXrTELWC1iUpUZfpcVhVq&#10;qORh/7mS5MShxX/Wv5HoBFbpbG8EvjZsLnyiO11sbvHAoHZ7kb5AoyvFcE6Acw0MCiH/80gPZ4TI&#10;U/8eucw8Uv3eQBP+AMEBtTt9s1pvsTpLe2Zvz/AmAVOR13nwdcLh5244iBxbWR4KWCnU27MRn6DB&#10;zktshDW/gdV4A+cAHZvxzIIHDfteo64nq6f/AQAA//8DAFBLAwQUAAYACAAAACEADP7LzNsAAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDQiMIcSqIBOLagjg78RJH2Oso&#10;dtr071lOcNyZp9mZerd6J444xzGQgttNBgKpD2akQcHH+8vNPYiYNBntAqGCM0bYNZcXta5MONEe&#10;j4c0CA6hWGkFNqWpkjL2Fr2OmzAhsfcVZq8Tn/MgzaxPHO6dzLOslF6PxB+snrC12H8fFq+gNOEt&#10;v1tsv+6dfT0/d+1nQa1S11fr0yOIhGv6g+G3PleHhjt1YSEThVNQFNuSUTYeshwEEyzwmE5BvmVF&#10;NrX8v6H5AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHLxgXIEBAAAoQ0AAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAz+y8zbAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAXgYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABmBwAAAAA=&#10;" w14:anchorId="355AC658">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="48895,1417955;0,1417955;0,1588770;48895,1588770;48895,1417955;133985,1207770;91440,1207770;91440,1377950;133985,1377950;133985,1207770" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658303" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BEBA8E0" wp14:editId="75D77D2A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3173095</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2048510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -7574,53 +7206,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="5571A5CF" id="Rectangle 241" o:spid="_x0000_s1026" style="position:absolute;margin-left:249.85pt;margin-top:161.3pt;width:3.35pt;height:13.45pt;z-index:-251658177;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAW9bs03wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLKFrCy1NJ4S0E3BgQ+LqNV5b0SSlSbfy9pgTHG1/+v391WaxgzjRFHrvNNyuFAhyjTe9&#10;azW877c39yBCRGdw8I40fFOATX15UWFp/Nm90WkXW8EhLpSooYtxLKUMTUcWw8qP5Ph29JPFyOPU&#10;SjPhmcPtIBOlcmmxd/yhw5GeOmo+d7PVgHlqvl6P65f985xj0S5qm30ora+vlscHEJGW+AfDrz6r&#10;Q81OBz87E8SgIS2KO0Y1rJMkB8FEpvIUxIE3aZGBrCv5v0P9AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABb1uzTfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0CB8C518">
+              <v:rect id="Rectangle 241" style="position:absolute;margin-left:249.85pt;margin-top:161.3pt;width:3.35pt;height:13.45pt;z-index:-251658177;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="7220BC54" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAW9bs03wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLKFrCy1NJ4S0E3BgQ+LqNV5b0SSlSbfy9pgTHG1/+v391WaxgzjRFHrvNNyuFAhyjTe9&#10;azW877c39yBCRGdw8I40fFOATX15UWFp/Nm90WkXW8EhLpSooYtxLKUMTUcWw8qP5Ph29JPFyOPU&#10;SjPhmcPtIBOlcmmxd/yhw5GeOmo+d7PVgHlqvl6P65f985xj0S5qm30ora+vlscHEJGW+AfDrz6r&#10;Q81OBz87E8SgIS2KO0Y1rJMkB8FEpvIUxIE3aZGBrCv5v0P9AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABb1uzTfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658304" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ABA7024" wp14:editId="66E9AF96">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1189355</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2259330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1590454030" name="Rectangle 240"/>
@@ -7653,53 +7285,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="702E67B0" id="Rectangle 240" o:spid="_x0000_s1026" style="position:absolute;margin-left:93.65pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251658176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAawLAF3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqEOD0zTEqRBST8CBFonrNnaTiHgdYqcNf8/2BMeZfZqdKTez68XJjqHzpOF+kYCwVHvT&#10;UaPhY7+9y0GEiGSw92Q1/NgAm+r6qsTC+DO929MuNoJDKBSooY1xKKQMdWsdhoUfLPHt6EeHkeXY&#10;SDPimcNdL5dJkkmHHfGHFgf73Nr6azc5DZg9mO+3Y/q6f5kyXDdzslWfida3N/PTI4ho5/gHw6U+&#10;V4eKOx38RCaInnW+ShnVkCrFGy7EWikQB3by5QpkVcr/G6pfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABrAsAXfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="100BD5A9">
+              <v:rect id="Rectangle 240" style="position:absolute;margin-left:93.65pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251658176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="56E7E3A2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAawLAF3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqEOD0zTEqRBST8CBFonrNnaTiHgdYqcNf8/2BMeZfZqdKTez68XJjqHzpOF+kYCwVHvT&#10;UaPhY7+9y0GEiGSw92Q1/NgAm+r6qsTC+DO929MuNoJDKBSooY1xKKQMdWsdhoUfLPHt6EeHkeXY&#10;SDPimcNdL5dJkkmHHfGHFgf73Nr6azc5DZg9mO+3Y/q6f5kyXDdzslWfida3N/PTI4ho5/gHw6U+&#10;V4eKOx38RCaInnW+ShnVkCrFGy7EWikQB3by5QpkVcr/G6pfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABrAsAXfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658305" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D6CFBF4" wp14:editId="2E020D19">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5443855</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2259330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1539688085" name="Rectangle 239"/>
@@ -7732,53 +7364,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="71F94A20" id="Rectangle 239" o:spid="_x0000_s1026" style="position:absolute;margin-left:428.65pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251658175;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB6pAsi3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGUlXdc1nRDSTsCBDYmr13htRZOUJt3K22NOcLT96ff3l9vZ9uJMY+i803C/SECQq73p&#10;XKPh/bC7y0GEiM5g7x1p+KYA2+r6qsTC+It7o/M+NoJDXChQQxvjUEgZ6pYshoUfyPHt5EeLkcex&#10;kWbEC4fbXi6TJJMWO8cfWhzoqaX6cz9ZDZg9mK/XU/pyeJ4yXDdzslMfida3N/PjBkSkOf7B8KvP&#10;6lCx09FPzgTRa8jVKmVUQ6oUd2Aiz5QCceRNvlyBrEr5v0P1AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHqkCyLfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="77CFBB8B">
+              <v:rect id="Rectangle 239" style="position:absolute;margin-left:428.65pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251658175;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="4EA74CF9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB6pAsi3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGUlXdc1nRDSTsCBDYmr13htRZOUJt3K22NOcLT96ff3l9vZ9uJMY+i803C/SECQq73p&#10;XKPh/bC7y0GEiM5g7x1p+KYA2+r6qsTC+It7o/M+NoJDXChQQxvjUEgZ6pYshoUfyPHt5EeLkcex&#10;kWbEC4fbXi6TJJMWO8cfWhzoqaX6cz9ZDZg9mK/XU/pyeJ4yXDdzslMfida3N/PjBkSkOf7B8KvP&#10;6lCx09FPzgTRa8jVKmVUQ6oUd2Aiz5QCceRNvlyBrEr5v0P1AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHqkCyLfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658306" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="390AA89E" wp14:editId="1FBD385F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5751830</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2259330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1853297114" name="Rectangle 238"/>
@@ -7811,53 +7443,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="56EBB0DC" id="Rectangle 238" o:spid="_x0000_s1026" style="position:absolute;margin-left:452.9pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251658174;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAEL4Oj4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqN2fhCbEqRBST8CBFonrNnaTiHgdYqcNb8/2RG+7O6PZb4rN5DpxskNoPWmYzxQIS5U3&#10;LdUaPvfbhzWIEJEMdp6shl8bYFPe3hSYG3+mD3vaxVpwCIUcNTQx9rmUoWqswzDzvSXWjn5wGHkd&#10;amkGPHO46+RCqVQ6bIk/NNjbl8ZW37vRacB0ZX7ej8u3/euYYlZPapt8Ka3v76bnJxDRTvHfDBd8&#10;RoeSmQ5+JBNEpyFTCaNHDcvkMrAjm6+43YEv68UjyLKQ1x3KPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAJCgQI5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAEL4Oj4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3A370788">
+              <v:rect id="Rectangle 238" style="position:absolute;margin-left:452.9pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251658174;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="7FAEA408" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAEL4Oj4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqN2fhCbEqRBST8CBFonrNnaTiHgdYqcNb8/2RG+7O6PZb4rN5DpxskNoPWmYzxQIS5U3&#10;LdUaPvfbhzWIEJEMdp6shl8bYFPe3hSYG3+mD3vaxVpwCIUcNTQx9rmUoWqswzDzvSXWjn5wGHkd&#10;amkGPHO46+RCqVQ6bIk/NNjbl8ZW37vRacB0ZX7ej8u3/euYYlZPapt8Ka3v76bnJxDRTvHfDBd8&#10;RoeSmQ5+JBNEpyFTCaNHDcvkMrAjm6+43YEv68UjyLKQ1x3KPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAJCgQI5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAEL4Oj4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F37B3B" wp14:editId="6BD14A2E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>7001510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2259330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="43180" cy="802005"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="586825337" name="AutoShape 237"/>
@@ -8104,53 +7736,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="215C96EC" id="AutoShape 237" o:spid="_x0000_s1026" style="position:absolute;margin-left:551.3pt;margin-top:177.9pt;width:3.4pt;height:63.15pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,1263" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc/aDYbQUAAFkXAAAOAAAAZHJzL2Uyb0RvYy54bWysmNtu4zYQhu8L9B0IXbbY2DrbRpxFsYsU&#10;BbYHYNkHoGX5gMqiKipx0qfvDCXaQ4dihMX6wrKt38N/+Gkkcu4/vpwq9ly26ijrdRDezQNW1oXc&#10;Huv9OvibP35YBEx1ot6KStblOngtVfDx4ccf7s/NqozkQVbbsmUQpFarc7MODl3XrGYzVRzKk1B3&#10;silrOLmT7Ul08LXdz7atOEP0UzWL5vNsdpbttmllUSoFv37uTwYPOv5uVxbdn7udKjtWrQPw1un3&#10;Vr9v8H32cC9W+1Y0h2Mx2BDf4OIkjjUMegn1WXSCPbXHN6FOx6KVSu66u0KeZnK3OxalzgGyCec3&#10;2Xw9iKbUucDkqOYyTer7hS3+eP7a/NWiddV8kcU/CmZkdm7U6nIGvyjQsM35d7kFhuKpkzrZl117&#10;wn9CGuxFz+nrZU7Ll44V8GMShwuY+ALOLOZALMUpn4mV+W/xpLpfS6njiOcvquuJbOGTns8tq8UJ&#10;BuUQZHeqAM7PH9icheF8scT3KBsYXoShEf40Y3zOzixb3EoiI9GxkjQNWZymb2SxkUEkLTqwMMri&#10;22iJkRlnUeZ2lhohOkuczjIj8TvLjczvDIrPnrMxZ0sjRGcLp7PQBpAsorlz0kI6/1rlnrXQhuAD&#10;SjnwMHLbsymM26MQfPZsEj57FAYPM7c9G8XoJRdSEp5rLrJpeOxFlAcHaM6CsGEk0QjciKLQKjfc&#10;yKah69RdExHlwSN3VUCR0wt53B5F4bNn0/DZozx45C6N2IaRJHBrct5PKAqtcs9ebNPwwI0pDx67&#10;SyO2YYzboyh89mwaPnuUB4/dpRHbMEbhxhSFB25i0/DYSygPnrhLI7FhxIsRuAlFoVVuuIlNw3Pt&#10;JZQHT9ylkdgwxu1RFD57Ng2fPcqDJ+7SSG0YSZgunKWRUhRa5Z691KbhgZtSHjx1l0Zqwxi3R1H4&#10;7Nk0fPYoD566SwOWJPS+Nwo3pSg8cDObBthbxu7bckZ58MxdGpkNA295TriwZBrSgOWFVrnhZjYN&#10;z7WXUR48c5dGZsMYt0dR+OzZNHz2KA+euUsjt2HEC1ic4ei3y8ucotAq9+zlNg0P3Jzy4Lm7NHIb&#10;xrg9isJnz6bhs0d58NxdGrkNYxRuTlHcwIVtyN5sNMTB7D2Kl3rYfMAnJnAjO9fbnUYq3OZw4AG7&#10;Ga73ARACVLhTGRHD7KA4R6rvisErimEJPUUdAkYtN3sqv5MQplXLl5Oi47oR5bDkm2IG13FaPi3T&#10;aEg1npYqrnMwejwt1XhIFZYMU7zjOgCjwyN8knxINZmWajKkCo+4KdHxuYVm0mmppkOq8AiYEh3v&#10;6xi938W+e0HifVbLp6WaDanCLWuKGbwPYfR8Wqr5kCqUNIne5zBUbAsNn9tWTxswaPVs8D9i1YgO&#10;C918ZOd1AO0BdoDeFe7s8feTfC651IoO6x2fXuByuTRXx1VQ1VQI93NLZ86aY6PD9SoYLRqyMKfN&#10;sZcNo07VXd2ZMEUlValzvvq1QmcXB1eB+TO1etWZs+ZIVctLJZuz5mgNOlH2dsx304kvBvzpXHXG&#10;oDnSdLK57g3CxWXOmqOVzkTZ2zE96fRXuRnen4xRGXPmSFOJ+v7XeCr9gBNltyOaRCA81pZ+yF2K&#10;DGuT9PeUrI7bx2NVYXGpdr/5VLXsWUBr9lG/hoKwZJV+uNYS/9ZXPf6iO5TYlMRGr1pt5PYVGpSt&#10;7Pu70I+GDwfZ/hewM/R214H690m0ZcCq32poni7DBDeJnf6SpDk2U1p6ZkPPiLqAUOugC2AxgB8/&#10;dX0D+alpj/sDjBTq+0Ytf4HG6O6IHUztr3c1fIH+rZ6bodeMDWL6XauuHfGH/wEAAP//AwBQSwME&#10;FAAGAAgAAAAhAM3S8f/gAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMjzFvgzAQhfdK/Q/WVerW&#10;GCggoJiordRuHRKyZHOwA6j4jGyH0H/fy9SOT/fp3ffq7WomtmjnR4sC4k0ETGNn1Yi9gEP78VQA&#10;80GikpNFLeBHe9g293e1rJS94k4v+9AzKkFfSQFDCHPFue8GbaTf2Fkj3c7WGRkoup4rJ69Ubiae&#10;RFHOjRyRPgxy1u+D7r73FyOAl29p/pkXfueyLm2Xtjy6+UuIx4f19QVY0Gv4g+GmT+rQkNPJXlB5&#10;NlGOoyQnVsBzltGIGxJHZQrsJCAtkhh4U/P/K5pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhANz9oNhtBQAAWRcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAM3S8f/gAAAADQEAAA8AAAAAAAAAAAAAAAAAxwcAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADUCAAAAAA=&#10;" path="m63,993l,993r,269l63,1262r,-269xm63,662l,662,,931r63,l63,662xm63,331l,331,,600r63,l63,331xm67,l,,,268r67,l67,xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2E3F0117">
+              <v:shape id="AutoShape 237" style="position:absolute;margin-left:551.3pt;margin-top:177.9pt;width:3.4pt;height:63.15pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,1263" o:spid="_x0000_s1026" stroked="f" path="m63,993l,993r,269l63,1262r,-269xm63,662l,662,,931r63,l63,662xm63,331l,331,,600r63,l63,331xm67,l,,,268r67,l67,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc/aDYbQUAAFkXAAAOAAAAZHJzL2Uyb0RvYy54bWysmNtu4zYQhu8L9B0IXbbY2DrbRpxFsYsU&#10;BbYHYNkHoGX5gMqiKipx0qfvDCXaQ4dihMX6wrKt38N/+Gkkcu4/vpwq9ly26ijrdRDezQNW1oXc&#10;Huv9OvibP35YBEx1ot6KStblOngtVfDx4ccf7s/NqozkQVbbsmUQpFarc7MODl3XrGYzVRzKk1B3&#10;silrOLmT7Ul08LXdz7atOEP0UzWL5vNsdpbttmllUSoFv37uTwYPOv5uVxbdn7udKjtWrQPw1un3&#10;Vr9v8H32cC9W+1Y0h2Mx2BDf4OIkjjUMegn1WXSCPbXHN6FOx6KVSu66u0KeZnK3OxalzgGyCec3&#10;2Xw9iKbUucDkqOYyTer7hS3+eP7a/NWiddV8kcU/CmZkdm7U6nIGvyjQsM35d7kFhuKpkzrZl117&#10;wn9CGuxFz+nrZU7Ll44V8GMShwuY+ALOLOZALMUpn4mV+W/xpLpfS6njiOcvquuJbOGTns8tq8UJ&#10;BuUQZHeqAM7PH9icheF8scT3KBsYXoShEf40Y3zOzixb3EoiI9GxkjQNWZymb2SxkUEkLTqwMMri&#10;22iJkRlnUeZ2lhohOkuczjIj8TvLjczvDIrPnrMxZ0sjRGcLp7PQBpAsorlz0kI6/1rlnrXQhuAD&#10;SjnwMHLbsymM26MQfPZsEj57FAYPM7c9G8XoJRdSEp5rLrJpeOxFlAcHaM6CsGEk0QjciKLQKjfc&#10;yKah69RdExHlwSN3VUCR0wt53B5F4bNn0/DZozx45C6N2IaRJHBrct5PKAqtcs9ebNPwwI0pDx67&#10;SyO2YYzboyh89mwaPnuUB4/dpRHbMEbhxhSFB25i0/DYSygPnrhLI7FhxIsRuAlFoVVuuIlNw3Pt&#10;JZQHT9ylkdgwxu1RFD57Ng2fPcqDJ+7SSG0YSZgunKWRUhRa5Z691KbhgZtSHjx1l0Zqwxi3R1H4&#10;7Nk0fPYoD566SwOWJPS+Nwo3pSg8cDObBthbxu7bckZ58MxdGpkNA295TriwZBrSgOWFVrnhZjYN&#10;z7WXUR48c5dGZsMYt0dR+OzZNHz2KA+euUsjt2HEC1ic4ei3y8ucotAq9+zlNg0P3Jzy4Lm7NHIb&#10;xrg9isJnz6bhs0d58NxdGrkNYxRuTlHcwIVtyN5sNMTB7D2Kl3rYfMAnJnAjO9fbnUYq3OZw4AG7&#10;Ga73ARACVLhTGRHD7KA4R6rvisErimEJPUUdAkYtN3sqv5MQplXLl5Oi47oR5bDkm2IG13FaPi3T&#10;aEg1npYqrnMwejwt1XhIFZYMU7zjOgCjwyN8knxINZmWajKkCo+4KdHxuYVm0mmppkOq8AiYEh3v&#10;6xi938W+e0HifVbLp6WaDanCLWuKGbwPYfR8Wqr5kCqUNIne5zBUbAsNn9tWTxswaPVs8D9i1YgO&#10;C918ZOd1AO0BdoDeFe7s8feTfC651IoO6x2fXuByuTRXx1VQ1VQI93NLZ86aY6PD9SoYLRqyMKfN&#10;sZcNo07VXd2ZMEUlValzvvq1QmcXB1eB+TO1etWZs+ZIVctLJZuz5mgNOlH2dsx304kvBvzpXHXG&#10;oDnSdLK57g3CxWXOmqOVzkTZ2zE96fRXuRnen4xRGXPmSFOJ+v7XeCr9gBNltyOaRCA81pZ+yF2K&#10;DGuT9PeUrI7bx2NVYXGpdr/5VLXsWUBr9lG/hoKwZJV+uNYS/9ZXPf6iO5TYlMRGr1pt5PYVGpSt&#10;7Pu70I+GDwfZ/hewM/R214H690m0ZcCq32poni7DBDeJnf6SpDk2U1p6ZkPPiLqAUOugC2AxgB8/&#10;dX0D+alpj/sDjBTq+0Ytf4HG6O6IHUztr3c1fIH+rZ6bodeMDWL6XauuHfGH/wEAAP//AwBQSwME&#10;FAAGAAgAAAAhAM3S8f/gAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMjzFvgzAQhfdK/Q/WVerW&#10;GCggoJiordRuHRKyZHOwA6j4jGyH0H/fy9SOT/fp3ffq7WomtmjnR4sC4k0ETGNn1Yi9gEP78VQA&#10;80GikpNFLeBHe9g293e1rJS94k4v+9AzKkFfSQFDCHPFue8GbaTf2Fkj3c7WGRkoup4rJ69Ubiae&#10;RFHOjRyRPgxy1u+D7r73FyOAl29p/pkXfueyLm2Xtjy6+UuIx4f19QVY0Gv4g+GmT+rQkNPJXlB5&#10;NlGOoyQnVsBzltGIGxJHZQrsJCAtkhh4U/P/K5pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhANz9oNhtBQAAWRcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAM3S8f/gAAAADQEAAA8AAAAAAAAAAAAAAAAAxwcAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADUCAAAAAA=&#10;" w14:anchorId="235E8BAF">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40005,2889885;0,2889885;0,3060700;40005,3060700;40005,2889885;40005,2679700;0,2679700;0,2850515;40005,2850515;40005,2679700;40005,2469515;0,2469515;0,2640330;40005,2640330;40005,2469515;42545,2259330;0,2259330;0,2429510;42545,2429510;42545,2259330" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658307" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FCB6B5C" wp14:editId="39286882">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2063750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2469515</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -8184,53 +7816,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="5E53BDB7" id="Rectangle 236" o:spid="_x0000_s1026" style="position:absolute;margin-left:162.5pt;margin-top:194.45pt;width:3.35pt;height:13.45pt;z-index:-251658173;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBRF7384QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4swulIEWWpmnSk3qwNfE6ZadAZGeRXVr8964nvb3Je3nzvXIzm15caHSdZQXxIgJBXFvd&#10;caPg/bh/yEE4j6yxt0wKvsnBprq9KbHQ9spvdDn4RoQSdgUqaL0fCild3ZJBt7ADcfDOdjTowzk2&#10;Uo94DeWml8soyqTBjsOHFgfatVR/HiajALOV/no9Jy/H5ynDdTNH+/QjUur+bt4+gfA0+78w/OIH&#10;dKgC08lOrJ3oFSTLNGzxQeT5GkRIJEn8COKkYBWnOciqlP83VD8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAURe9/OEAAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="5DA34F34">
+              <v:rect id="Rectangle 236" style="position:absolute;margin-left:162.5pt;margin-top:194.45pt;width:3.35pt;height:13.45pt;z-index:-251658173;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="6E7549EF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBRF7384QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4swulIEWWpmnSk3qwNfE6ZadAZGeRXVr8964nvb3Je3nzvXIzm15caHSdZQXxIgJBXFvd&#10;caPg/bh/yEE4j6yxt0wKvsnBprq9KbHQ9spvdDn4RoQSdgUqaL0fCild3ZJBt7ADcfDOdjTowzk2&#10;Uo94DeWml8soyqTBjsOHFgfatVR/HiajALOV/no9Jy/H5ynDdTNH+/QjUur+bt4+gfA0+78w/OIH&#10;dKgC08lOrJ3oFSTLNGzxQeT5GkRIJEn8COKkYBWnOciqlP83VD8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAURe9/OEAAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658308" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19E29BF7" wp14:editId="5E3E0E74">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>935990</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2679700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1395801332" name="Rectangle 235"/>
@@ -8263,53 +7895,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="255769BD" id="Rectangle 235" o:spid="_x0000_s1026" style="position:absolute;margin-left:73.7pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251658172;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBviR9a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqENwQ5vGqRBST8CBFonrNt4mUWM7xE4b/p7tiR5n9ml2plhPthMnGkLrnYbHWQKCXOVN62oN&#10;X7vNwwJEiOgMdt6Rhl8KsC5vbwrMjT+7TzptYy04xIUcNTQx9rmUoWrIYpj5nhzfDn6wGFkOtTQD&#10;njncdjJNkkxabB1/aLCn14aq43a0GjBT5ufj8PS+exszXNZTspl/J1rf300vKxCRpvgPw6U+V4eS&#10;O+396EwQHWv1rBjVoNKUR12IucpA7NlRiyXIspDXG8o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMAFd2nhAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAG+JH1rfAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1434C6FF">
+              <v:rect id="Rectangle 235" style="position:absolute;margin-left:73.7pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251658172;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="22F02B42" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBviR9a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqENwQ5vGqRBST8CBFonrNt4mUWM7xE4b/p7tiR5n9ml2plhPthMnGkLrnYbHWQKCXOVN62oN&#10;X7vNwwJEiOgMdt6Rhl8KsC5vbwrMjT+7TzptYy04xIUcNTQx9rmUoWrIYpj5nhzfDn6wGFkOtTQD&#10;njncdjJNkkxabB1/aLCn14aq43a0GjBT5ufj8PS+exszXNZTspl/J1rf300vKxCRpvgPw6U+V4eS&#10;O+396EwQHWv1rBjVoNKUR12IucpA7NlRiyXIspDXG8o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMAFd2nhAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAG+JH1rfAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658309" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="258609A8" wp14:editId="0DBD6012">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1713230</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2679700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="578660205" name="Rectangle 234"/>
@@ -8342,53 +7974,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="34E00329" id="Rectangle 234" o:spid="_x0000_s1026" style="position:absolute;margin-left:134.9pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251658171;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBAbwyd4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEjcWEoo3do1nRDSTsCBDYmr13httSYpTbqVf485wc32e3r+XrmZbS/ONIbOOw33iwQEudqbzjUa&#10;PvbbuxWIENEZ7L0jDd8UYFNdX5VYGH9x73TexUZwiAsFamhjHAopQ92SxbDwAznWjn60GHkdG2lG&#10;vHC47aVKkkxa7Bx/aHGg55bq026yGjBLzdfb8eF1/zJlmDdzsn38TLS+vZmf1iAizfHPDL/4jA4V&#10;Mx385EwQvQaV5YweNaRKcSl2qOWShwNf0lUOsirl/w7VDwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBAbwyd4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="7E58C58E">
+              <v:rect id="Rectangle 234" style="position:absolute;margin-left:134.9pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251658171;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="5AA4F984" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBAbwyd4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEjcWEoo3do1nRDSTsCBDYmr13httSYpTbqVf485wc32e3r+XrmZbS/ONIbOOw33iwQEudqbzjUa&#10;PvbbuxWIENEZ7L0jDd8UYFNdX5VYGH9x73TexUZwiAsFamhjHAopQ92SxbDwAznWjn60GHkdG2lG&#10;vHC47aVKkkxa7Bx/aHGg55bq026yGjBLzdfb8eF1/zJlmDdzsn38TLS+vZmf1iAizfHPDL/4jA4V&#10;Mx385EwQvQaV5YweNaRKcSl2qOWShwNf0lUOsirl/w7VDwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBAbwyd4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658310" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="222D2AFB" wp14:editId="351B438B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2804795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2679700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="194247125" name="Rectangle 233"/>
@@ -8421,53 +8053,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="2A0A2E97" id="Rectangle 233" o:spid="_x0000_s1026" style="position:absolute;margin-left:220.85pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251658170;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQAMlYVQ3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqNNgQpvGqRBST8ChLRLXbewmUeN1iJ02/D2LhAS3Ge3T7EyxnlwnznYIrScN81kCwlLlTUu1&#10;hvf95m4BIkQkg50nq+HLBliX11cF5sZfaGvPu1gLDqGQo4Ymxj6XMlSNdRhmvrfEt6MfHEa2Qy3N&#10;gBcOd51MkySTDlviDw329rmx1Wk3Og2YKfP5drx/3b+MGS7rKdk8fCRa395MTysQ0U7xD4af+lwd&#10;Su508COZIDoNSs0fGWWRpjyKCaUWSxCHXyHLQv7fUH4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEADJWFUN4AAAALAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="39032180">
+              <v:rect id="Rectangle 233" style="position:absolute;margin-left:220.85pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251658170;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="2D91F1DF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQAMlYVQ3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqNNgQpvGqRBST8ChLRLXbewmUeN1iJ02/D2LhAS3Ge3T7EyxnlwnznYIrScN81kCwlLlTUu1&#10;hvf95m4BIkQkg50nq+HLBliX11cF5sZfaGvPu1gLDqGQo4Ymxj6XMlSNdRhmvrfEt6MfHEa2Qy3N&#10;gBcOd51MkySTDlviDw329rmx1Wk3Og2YKfP5drx/3b+MGS7rKdk8fCRa395MTysQ0U7xD4af+lwd&#10;Su508COZIDoNSs0fGWWRpjyKCaUWSxCHXyHLQv7fUH4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEADJWFUN4AAAALAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658311" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39D69475" wp14:editId="71FAFD64">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4474845</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2679700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="672463685" name="Rectangle 232"/>
@@ -8500,53 +8132,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="054CF841" id="Rectangle 232" o:spid="_x0000_s1026" style="position:absolute;margin-left:352.35pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251658169;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBlOyfo4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsqJ0QkibEqRBSV4VFHxLbaewmEbEdYqdN/55hRZczc3Tn3HI1m56d9eg7ZyVECwFM29qpzjYS&#10;Dvv10xKYD2gV9s5qCVftYVXd35VYKHexW33ehYZRiPUFSmhDGArOfd1qg37hBm3pdnKjwUDj2HA1&#10;4oXCTc9jIVJusLP0ocVBv7e6/t5NRgKmifr5PD1/7DdTinkzi/XLl5Dy8WF+ewUW9Bz+YfjTJ3Wo&#10;yOnoJqs86yVkIskIlZDEMZUiIouiHNiRNskyB16V/LZD9QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBlOyfo4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="64E38577">
+              <v:rect id="Rectangle 232" style="position:absolute;margin-left:352.35pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251658169;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="7A19A154" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBlOyfo4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsqJ0QkibEqRBSV4VFHxLbaewmEbEdYqdN/55hRZczc3Tn3HI1m56d9eg7ZyVECwFM29qpzjYS&#10;Dvv10xKYD2gV9s5qCVftYVXd35VYKHexW33ehYZRiPUFSmhDGArOfd1qg37hBm3pdnKjwUDj2HA1&#10;4oXCTc9jIVJusLP0ocVBv7e6/t5NRgKmifr5PD1/7DdTinkzi/XLl5Dy8WF+ewUW9Bz+YfjTJ3Wo&#10;yOnoJqs86yVkIskIlZDEMZUiIouiHNiRNskyB16V/LZD9QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBlOyfo4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="780A2BF6" wp14:editId="44D7D39F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5553710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2679700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="969521431" name="Rectangle 231"/>
@@ -8579,53 +8211,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="74AAE469" id="Rectangle 231" o:spid="_x0000_s1026" style="position:absolute;margin-left:437.3pt;margin-top:211pt;width:3.35pt;height:13.45pt;z-index:-251658168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBjuSzJ4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLF1XSlaaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50rBcJCAs1d50&#10;1Gj42G/vFIgQkQz2nqyGHxtgU11flVgYf6Z3e9rFRnAIhQI1tDEOhZShbq3DsPCDJb4d/egw8jg2&#10;0ox45nDXyzRJcumwI/7Q4mCfW1t/7SanAfPMfL8dV6/7lynHdTMn2/vPROvbm/npEUS0c/yH4U+f&#10;1aFip4OfyATRa1APWc6ohixNuRQTSi1XIA68ydQaZFXKyw7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBjuSzJ4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6F0A1C51">
+              <v:rect id="Rectangle 231" style="position:absolute;margin-left:437.3pt;margin-top:211pt;width:3.35pt;height:13.45pt;z-index:-251658168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="780DC7CD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBjuSzJ4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLF1XSlaaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50rBcJCAs1d50&#10;1Gj42G/vFIgQkQz2nqyGHxtgU11flVgYf6Z3e9rFRnAIhQI1tDEOhZShbq3DsPCDJb4d/egw8jg2&#10;0ox45nDXyzRJcumwI/7Q4mCfW1t/7SanAfPMfL8dV6/7lynHdTMn2/vPROvbm/npEUS0c/yH4U+f&#10;1aFip4OfyATRa1APWc6ohixNuRQTSi1XIA68ydQaZFXKyw7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBjuSzJ4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit. Duis tristique dictum felis, vel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:t>efficitur</w:t>
       </w:r>
@@ -10000,53 +9632,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="74D37148" id="AutoShape 227" o:spid="_x0000_s1026" style="position:absolute;margin-left:551.3pt;margin-top:5.25pt;width:3.4pt;height:145.95pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,2919" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtfBlL5AgAAOEvAAAOAAAAZHJzL2Uyb0RvYy54bWysmtuO4zYShu8D5B0EX2aRsUpnNcYTBAlm&#10;sUD2AIzyAGpbbhuxLa+kbvfk6VNFm3YVTdJMkLlo2aPf1F/8VBSL4scf3ve76K0bxm1/WMzgQzyL&#10;usOyX20PL4vZr83n76tZNE7tYdXu+kO3mH3txtkPn7795uPp+NQl/abfrbohwkYO49PpuJhtpun4&#10;NJ+Py023b8cP/bE74Ml1P+zbCb8OL/PV0J6w9f1unsRxMT/1w+o49MtuHPF/fz6fnH1S7a/X3XL6&#10;73o9dlO0W8zQ26T+DurvM/2df/rYPr0M7XGzXV5stH/Bxb7dHvCi16Z+bqc2eh22d03tt8uhH/v1&#10;9GHZ7+f9er1ddioGjAZiI5ovm/bYqViwc8bjtZvGv6/Z5X/evhz/N5D18fhLv/xtxB6Zn47j0/UM&#10;fRlREz2f/t2vkGH7OvUq2Pf1sKdfYhjRu+rTr9c+7d6naIn/maVQYccv8QxUeZoXOfX5vH3SP16+&#10;jtM/u1411L79Mk5nJCv8pDp0FR3aPV61wVbW+x3S+cf3URwBxFVNf5PiAvEqBC38bh41cXSKisqU&#10;JFqi2krKPIsgVs4Q4bWhVKuwIaXZREkNtdlYpmXaWFLYjeVaSMYyq7FCS7zGSq3yG8Pckz3mMlZr&#10;IRmrrMZAdn8aJ6mty4B3vhLZ+wwkAR9NTqGBxO5OMnC64wR87iQGnzuOooHC7k6CcN1ueGddePmx&#10;JhKFx13CaTSJIxckiiSzk004ByWyk00kCpWh9nRIOI0msScEpje/iZ3uOAefO4nC547TaBJ7VqQS&#10;RVLUiS0rUs5Biex9l0oUHrIpp9Gk9qxIJQqnO87B506i8LnjNJrUnhWpROEim3IOHrKZROFxl3Ea&#10;TWbPikyiSGI72YxzUCI72Uyi8Nx3GafRZPasyCQKpzvOwedOovC54zSazJ4VuUSRpAXYsiLnHJTI&#10;3ne5ROEhm3MaTW7PilyicLrjHHzuJAqfO06jye1ZkUsULrI55+AhW0gUHncFp9EU9qwoDBSlnWzB&#10;OQCJ7GQLicJz3+G08fZsbAp7VhQGCpc7zsHnTqLwueM0msKeFaVEkcQpzmLvJ50l56BE9r4rDRTu&#10;+XDJaTSlPStKicLpjnPwuTNQeNxxGk1pz4rSQOEgW3IOHrJUkciZsauWqDiNprJnRWWgyOxkK84B&#10;SGQnW0kUnvuu4jSayp4VlYHC5Y5z8LkzUFAFZp/fVZxGU9mzojZQFHVly4qacwAS2fuuNlC477ua&#10;02jw6W6rE2sDhcsd5+BzZ6DwuOM0mtqeFbWBwkG25hw8ZCE2WLjtQcx5NPhLa/fhvSESLcOpoGXI&#10;g5izIJEdLsQGDve9R1dhDwz8pcOgJOI0yHH4DBpEfAY5FexBe3pg8us41IpAGefWHhR1N4kcPfgn&#10;6m7gUBpwVd4gmTgNch4+gxIIxu8amgE4FDRoTxIAycSFWFTfHsTh1TfI8hsc9TckMknw1rUiFgU4&#10;iRyIwwtwkBU4OEpwMGpwp0HOw2dQAvE83yCRSeKowsEow9PSupwHogwnkaMHw8twkHU4OApxMCpx&#10;p0GeJD6D4UmScigNOGpxMIpxF2JRjHsQ3xfjNS4X0mhoLp6CrMbBUY6DUY9DbJ8n4ONNj5e4iKZU&#10;DsjhFTnIkhwcNTkYRbnbIkfitRieKJlMFEdhDkZljrdDaR1rRGmuVI5evK/NnaBlcQ6O6hyM8txt&#10;keeK1+JdsrgtcjINOEp0MGp0J2hRpPtA31fpTouyTAdHnQ5GoV46OItCnUQOzOGFOshKHRylOhi1&#10;utMgJ+IzGJ4qhUwVR7UORrmOc1T73FXU60rl6MP7gt0JWVbs4CjZwajZ3RZFqlAgLovhqVJyMA3W&#10;2vb5tVG4uzCLwl1ixleFL/plYLvR7weX74fLC0L8FLX0tjlW7ySP/UjvIhusT/CVY5PS8wabQBW9&#10;TXSIsX9IXAaJ8fYhMc64Q5qmWbSS6/eefic0p1Vy9ZbxoXGaYZIc54YhZmi+p+RhkdLsi+Q4bwpp&#10;neZCSh4WKs1MlDwsVJonkBwf8CFm6Jmt5GGh0vOT5PjgC2mdnmVKHhZqfgkVHwghrdMYT63j6Bwk&#10;v4RahIVK4x+1jgNXSOs0Fil5WKg0Lih5WKi0vkZyXBsLMUMLXkoeFiqtQJEcV49CWqclISUPC7W+&#10;hIrrKyGtqzUTap6WO8J+cIkW4rBwcYpxDgBCB6fr6ARhIauaW8Vw3gbxcIBSNbD6QeAQpWrS8w8C&#10;g9ajFJV3Qd2qxylIA4PWIxVg+RN0BT1WUTUS9gNNOgsMWo9XEDhggR6xIA8MWo9ZEDhogR61IHDY&#10;UjNFRTpw4MKF1cvtHTh0gR67oAwMWo9egBMSBu58m18mHANuKjO3kw2zCLeTPdNv2qdjO9E8RX+M&#10;TosZ7kCKNouZ2j1E/7/v37qmV4qJpis0D8euSArker7uTbE7cCUuB0qhPq2PR9XgRVbj4te5PX1a&#10;H88yfd1Q3c2fbme568dOhX1zLNvGDWBhMd2EunF9FDHllc4RfVof5XVDdfeXfRgT1FcPt6ilizMA&#10;JtSn9VHElORqYQTvM31aH2VMgTrLZR/HVFw9PIjpJtQm9ZHHBDXONgPuvWDd/WUfx5RePTyI6SbU&#10;seijiCnHKUJITKG6+8s+jCm9Pub8Id10OhJ95BEV+M4nIKBA2f01H4ajL+8PRqt0CPrIQ8GdSyGh&#10;BMrMK3oCOU8D6+ut4Q/lptNB6CMPBtfcE38056uG6u6v+jCg4urAH9BNpwPRRx5Qfb1t9Vl9PKtw&#10;DkAPtkDZ/TV1ODiE0vNXFf3XBzE9v9k247HfbVeft7sdPYDH4eX5p90QvbW4Rfyz+nfpeCHbqfWD&#10;Q08/0wlz2SlNm6Npw/n49NyvvuJG6aE/7zPHffH4YdMPv8+iE+4xX8zG/7+2QzeLdv864CbuGpeS&#10;8TkxqS9ZXtKrpYGfeeZn2sMSm1rMphmud9DHn6bzRvbX47B92eCVQK2AHPofcYP2eksbqdVO7rOr&#10;yxfcR6765rLnnTaq8+9KdduZ/+kPAAAA//8DAFBLAwQUAAYACAAAACEAs4+iD94AAAAMAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixpGdMoTacBmuDKxjhnjWkKiVMl2dbx9GQn&#10;uPmXP/3+XC9GZ9kBQ+w9SSgmAhhS63VPnYT3zepmDiwmRVpZTyjhhBEWzeVFrSrtj/SGh3XqWC6h&#10;WCkJJqWh4jy2Bp2KEz8g5d2nD06lHEPHdVDHXO4sL4WYcad6yheMGvDJYPu93jsJy9Xzh0mnjd1q&#10;VYQv//OIry9GyuurcfkALOGY/mA462d1aLLTzu9JR2ZzLkQ5y2yexB2wM1GI+ymwnYRbUU6BNzX/&#10;/0TzCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK18GUvkCAAA4S8AAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALOPog/eAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAAPgsAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABJDAAAAAA=&#10;" path="m63,2649r-63,l,2918r63,l63,2649xm63,2318r-63,l,2587r63,l63,2318xm63,1987r-63,l,2256r63,l63,1987xm63,1656r-63,l,1925r63,l63,1656xm63,1325r-63,l,1593r63,l63,1325xm63,331l,331,,600r63,l63,331xm63,l,,,269r63,l63,xm67,993l,993r,269l67,1262r,-269xm67,662l,662,,931r67,l67,662xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2995D360">
+              <v:shape id="AutoShape 227" style="position:absolute;margin-left:551.3pt;margin-top:5.25pt;width:3.4pt;height:145.95pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,2919" o:spid="_x0000_s1026" stroked="f" path="m63,2649r-63,l,2918r63,l63,2649xm63,2318r-63,l,2587r63,l63,2318xm63,1987r-63,l,2256r63,l63,1987xm63,1656r-63,l,1925r63,l63,1656xm63,1325r-63,l,1593r63,l63,1325xm63,331l,331,,600r63,l63,331xm63,l,,,269r63,l63,xm67,993l,993r,269l67,1262r,-269xm67,662l,662,,931r67,l67,662xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtfBlL5AgAAOEvAAAOAAAAZHJzL2Uyb0RvYy54bWysmtuO4zYShu8D5B0EX2aRsUpnNcYTBAlm&#10;sUD2AIzyAGpbbhuxLa+kbvfk6VNFm3YVTdJMkLlo2aPf1F/8VBSL4scf3ve76K0bxm1/WMzgQzyL&#10;usOyX20PL4vZr83n76tZNE7tYdXu+kO3mH3txtkPn7795uPp+NQl/abfrbohwkYO49PpuJhtpun4&#10;NJ+Py023b8cP/bE74Ml1P+zbCb8OL/PV0J6w9f1unsRxMT/1w+o49MtuHPF/fz6fnH1S7a/X3XL6&#10;73o9dlO0W8zQ26T+DurvM/2df/rYPr0M7XGzXV5stH/Bxb7dHvCi16Z+bqc2eh22d03tt8uhH/v1&#10;9GHZ7+f9er1ddioGjAZiI5ovm/bYqViwc8bjtZvGv6/Z5X/evhz/N5D18fhLv/xtxB6Zn47j0/UM&#10;fRlREz2f/t2vkGH7OvUq2Pf1sKdfYhjRu+rTr9c+7d6naIn/maVQYccv8QxUeZoXOfX5vH3SP16+&#10;jtM/u1411L79Mk5nJCv8pDp0FR3aPV61wVbW+x3S+cf3URwBxFVNf5PiAvEqBC38bh41cXSKisqU&#10;JFqi2krKPIsgVs4Q4bWhVKuwIaXZREkNtdlYpmXaWFLYjeVaSMYyq7FCS7zGSq3yG8Pckz3mMlZr&#10;IRmrrMZAdn8aJ6mty4B3vhLZ+wwkAR9NTqGBxO5OMnC64wR87iQGnzuOooHC7k6CcN1ueGddePmx&#10;JhKFx13CaTSJIxckiiSzk004ByWyk00kCpWh9nRIOI0msScEpje/iZ3uOAefO4nC547TaBJ7VqQS&#10;RVLUiS0rUs5Biex9l0oUHrIpp9Gk9qxIJQqnO87B506i8LnjNJrUnhWpROEim3IOHrKZROFxl3Ea&#10;TWbPikyiSGI72YxzUCI72Uyi8Nx3GafRZPasyCQKpzvOwedOovC54zSazJ4VuUSRpAXYsiLnHJTI&#10;3ne5ROEhm3MaTW7PilyicLrjHHzuJAqfO06jye1ZkUsULrI55+AhW0gUHncFp9EU9qwoDBSlnWzB&#10;OQCJ7GQLicJz3+G08fZsbAp7VhQGCpc7zsHnTqLwueM0msKeFaVEkcQpzmLvJ50l56BE9r4rDRTu&#10;+XDJaTSlPStKicLpjnPwuTNQeNxxGk1pz4rSQOEgW3IOHrJUkciZsauWqDiNprJnRWWgyOxkK84B&#10;SGQnW0kUnvuu4jSayp4VlYHC5Y5z8LkzUFAFZp/fVZxGU9mzojZQFHVly4qacwAS2fuuNlC477ua&#10;02jw6W6rE2sDhcsd5+BzZ6DwuOM0mtqeFbWBwkG25hw8ZCE2WLjtQcx5NPhLa/fhvSESLcOpoGXI&#10;g5izIJEdLsQGDve9R1dhDwz8pcOgJOI0yHH4DBpEfAY5FexBe3pg8us41IpAGefWHhR1N4kcPfgn&#10;6m7gUBpwVd4gmTgNch4+gxIIxu8amgE4FDRoTxIAycSFWFTfHsTh1TfI8hsc9TckMknw1rUiFgU4&#10;iRyIwwtwkBU4OEpwMGpwp0HOw2dQAvE83yCRSeKowsEow9PSupwHogwnkaMHw8twkHU4OApxMCpx&#10;p0GeJD6D4UmScigNOGpxMIpxF2JRjHsQ3xfjNS4X0mhoLp6CrMbBUY6DUY9DbJ8n4ONNj5e4iKZU&#10;DsjhFTnIkhwcNTkYRbnbIkfitRieKJlMFEdhDkZljrdDaR1rRGmuVI5evK/NnaBlcQ6O6hyM8txt&#10;keeK1+JdsrgtcjINOEp0MGp0J2hRpPtA31fpTouyTAdHnQ5GoV46OItCnUQOzOGFOshKHRylOhi1&#10;utMgJ+IzGJ4qhUwVR7UORrmOc1T73FXU60rl6MP7gt0JWVbs4CjZwajZ3RZFqlAgLovhqVJyMA3W&#10;2vb5tVG4uzCLwl1ixleFL/plYLvR7weX74fLC0L8FLX0tjlW7ySP/UjvIhusT/CVY5PS8wabQBW9&#10;TXSIsX9IXAaJ8fYhMc64Q5qmWbSS6/eefic0p1Vy9ZbxoXGaYZIc54YhZmi+p+RhkdLsi+Q4bwpp&#10;neZCSh4WKs1MlDwsVJonkBwf8CFm6Jmt5GGh0vOT5PjgC2mdnmVKHhZqfgkVHwghrdMYT63j6Bwk&#10;v4RahIVK4x+1jgNXSOs0Fil5WKg0Lih5WKi0vkZyXBsLMUMLXkoeFiqtQJEcV49CWqclISUPC7W+&#10;hIrrKyGtqzUTap6WO8J+cIkW4rBwcYpxDgBCB6fr6ARhIauaW8Vw3gbxcIBSNbD6QeAQpWrS8w8C&#10;g9ajFJV3Qd2qxylIA4PWIxVg+RN0BT1WUTUS9gNNOgsMWo9XEDhggR6xIA8MWo9ZEDhogR61IHDY&#10;UjNFRTpw4MKF1cvtHTh0gR67oAwMWo9egBMSBu58m18mHANuKjO3kw2zCLeTPdNv2qdjO9E8RX+M&#10;TosZ7kCKNouZ2j1E/7/v37qmV4qJpis0D8euSArker7uTbE7cCUuB0qhPq2PR9XgRVbj4te5PX1a&#10;H88yfd1Q3c2fbme568dOhX1zLNvGDWBhMd2EunF9FDHllc4RfVof5XVDdfeXfRgT1FcPt6ilizMA&#10;JtSn9VHElORqYQTvM31aH2VMgTrLZR/HVFw9PIjpJtQm9ZHHBDXONgPuvWDd/WUfx5RePTyI6SbU&#10;seijiCnHKUJITKG6+8s+jCm9Pub8Id10OhJ95BEV+M4nIKBA2f01H4ajL+8PRqt0CPrIQ8GdSyGh&#10;BMrMK3oCOU8D6+ut4Q/lptNB6CMPBtfcE38056uG6u6v+jCg4urAH9BNpwPRRx5Qfb1t9Vl9PKtw&#10;DkAPtkDZ/TV1ODiE0vNXFf3XBzE9v9k247HfbVeft7sdPYDH4eX5p90QvbW4Rfyz+nfpeCHbqfWD&#10;Q08/0wlz2SlNm6Npw/n49NyvvuJG6aE/7zPHffH4YdMPv8+iE+4xX8zG/7+2QzeLdv864CbuGpeS&#10;8TkxqS9ZXtKrpYGfeeZn2sMSm1rMphmud9DHn6bzRvbX47B92eCVQK2AHPofcYP2eksbqdVO7rOr&#10;yxfcR6765rLnnTaq8+9KdduZ/+kPAAAA//8DAFBLAwQUAAYACAAAACEAs4+iD94AAAAMAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixpGdMoTacBmuDKxjhnjWkKiVMl2dbx9GQn&#10;uPmXP/3+XC9GZ9kBQ+w9SSgmAhhS63VPnYT3zepmDiwmRVpZTyjhhBEWzeVFrSrtj/SGh3XqWC6h&#10;WCkJJqWh4jy2Bp2KEz8g5d2nD06lHEPHdVDHXO4sL4WYcad6yheMGvDJYPu93jsJy9Xzh0mnjd1q&#10;VYQv//OIry9GyuurcfkALOGY/mA462d1aLLTzu9JR2ZzLkQ5y2yexB2wM1GI+ymwnYRbUU6BNzX/&#10;/0TzCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK18GUvkCAAA4S8AAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALOPog/eAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAAPgsAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABJDAAAAAA=&#10;" w14:anchorId="5A500484">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40005,1748790;0,1748790;0,1919605;40005,1919605;40005,1748790;40005,1538605;0,1538605;0,1709420;40005,1709420;40005,1538605;40005,1328420;0,1328420;0,1499235;40005,1499235;40005,1328420;40005,1118235;0,1118235;0,1289050;40005,1289050;40005,1118235;40005,908050;0,908050;0,1078230;40005,1078230;40005,908050;40005,276860;0,276860;0,447675;40005,447675;40005,276860;40005,66675;0,66675;0,237490;40005,237490;40005,66675;42545,697230;0,697230;0,868045;42545,868045;42545,697230;42545,487045;0,487045;0,657860;42545,657860;42545,487045" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658313" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E3B1A66" wp14:editId="26DE62FD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4444365</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>276860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -10080,53 +9712,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="797C0C04" id="Rectangle 226" o:spid="_x0000_s1026" style="position:absolute;margin-left:349.95pt;margin-top:21.8pt;width:3.35pt;height:13.45pt;z-index:-251658167;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDg/0AU3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLIFtYS1NJ4S0E3BgQ9rVa7y2oklKk27l7fFOcPstf/r9uVhPrhMnGmIbvIH7mQJBvgq2&#10;9bWBz93mbgUiJvQWu+DJwA9FWJfXVwXmNpz9B522qRZc4mOOBpqU+lzKWDXkMM5CT553xzA4TDwO&#10;tbQDnrncdfJBKS0dtp4vNNjTS0PV13Z0BlAv7Pf7cf62ex01ZvWkNsu9Mub2Znp+ApFoSn8wXPRZ&#10;HUp2OoTR2yg6AzrLMkYNLOYaBAOPSnM4XMISZFnI/x+UvwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDg/0AU3QAAAAkBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="7587C78B">
+              <v:rect id="Rectangle 226" style="position:absolute;margin-left:349.95pt;margin-top:21.8pt;width:3.35pt;height:13.45pt;z-index:-251658167;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="703BD0BB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDg/0AU3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLIFtYS1NJ4S0E3BgQ9rVa7y2oklKk27l7fFOcPstf/r9uVhPrhMnGmIbvIH7mQJBvgq2&#10;9bWBz93mbgUiJvQWu+DJwA9FWJfXVwXmNpz9B522qRZc4mOOBpqU+lzKWDXkMM5CT553xzA4TDwO&#10;tbQDnrncdfJBKS0dtp4vNNjTS0PV13Z0BlAv7Pf7cf62ex01ZvWkNsu9Mub2Znp+ApFoSn8wXPRZ&#10;HUp2OoTR2yg6AzrLMkYNLOYaBAOPSnM4XMISZFnI/x+UvwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDg/0AU3QAAAAkBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658314" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C70871B" wp14:editId="3C8850CA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3736975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>908050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1217558768" name="Rectangle 225"/>
@@ -10159,53 +9791,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="6E8EDF94" id="Rectangle 225" o:spid="_x0000_s1026" style="position:absolute;margin-left:294.25pt;margin-top:71.5pt;width:3.35pt;height:13.45pt;z-index:-251658166;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBx1LJe3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqNMfR0mIUyGknoADLRLXbbxNosZ2iJ02vD3LCY4782l2ptzOthcXGkPnnYblIgFBrvam&#10;c42Gj8PuIQMRIjqDvXek4ZsCbKvbmxIL46/unS772AgOcaFADW2MQyFlqFuyGBZ+IMfeyY8WI59j&#10;I82IVw63vVwlSSotdo4/tDjQc0v1eT9ZDZhuzNfbaf16eJlSzJs52anPROv7u/npEUSkOf7B8Fuf&#10;q0PFnY5+ciaIXoPKMsUoG5s1j2JC5WoF4shKmucgq1L+31D9AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHHUsl7fAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6B60017F">
+              <v:rect id="Rectangle 225" style="position:absolute;margin-left:294.25pt;margin-top:71.5pt;width:3.35pt;height:13.45pt;z-index:-251658166;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="1FC44DA2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBx1LJe3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqNMfR0mIUyGknoADLRLXbbxNosZ2iJ02vD3LCY4782l2ptzOthcXGkPnnYblIgFBrvam&#10;c42Gj8PuIQMRIjqDvXek4ZsCbKvbmxIL46/unS772AgOcaFADW2MQyFlqFuyGBZ+IMfeyY8WI59j&#10;I82IVw63vVwlSSotdo4/tDjQc0v1eT9ZDZhuzNfbaf16eJlSzJs52anPROv7u/npEUSkOf7B8Fuf&#10;q0PFnY5+ciaIXoPKMsUoG5s1j2JC5WoF4shKmucgq1L+31D9AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHHUsl7fAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658315" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13FBFEAA" wp14:editId="549016CB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2131060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1118235</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="134620" cy="381000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="646672595" name="AutoShape 224"/>
@@ -10350,53 +9982,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="48B80CB6" id="AutoShape 224" o:spid="_x0000_s1026" style="position:absolute;margin-left:167.8pt;margin-top:88.05pt;width:10.6pt;height:30pt;z-index:-251658165;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="212,600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQ185mBAQAAKENAAAOAAAAZHJzL2Uyb0RvYy54bWysV22PozYQ/l6p/8HiY6tbwE7IbrTsqbrT&#10;VpWuL9LRH+DwElABU5uEbH99ZwxOzB6OUNV8CAY/jJ+ZZwaPnz9empqcc6kq0cZe+BB4JG9TkVXt&#10;Mfb+TF4/PHpE9bzNeC3aPPbecuV9fPn+u+eh2+dUlKLOcknASKv2Qxd7Zd93e99XaZk3XD2ILm9h&#10;shCy4T3cyqOfST6A9ab2aRBE/iBk1kmR5krB08/jpPei7RdFnva/F4XKe1LHHnDr9b/U/wf891+e&#10;+f4oeVdW6USD/wcWDa9aWPRq6jPvOTnJ6htTTZVKoUTRP6Si8UVRVGmufQBvwuCdN19L3uXaFwiO&#10;6q5hUv+f2fS389fuD4nUVfdFpH8piIg/dGp/ncEbBRhyGH4VGWjIT73Qzl4K2eCb4Aa56Ji+XWOa&#10;X3qSwsOQbSIKkU9hij2GQaBj7vO9eTk9qf7nXGhD/PxF9aMkGYx0QDPS8gZWTcBI0dSgzo8fSEDY&#10;hjHC2DaaJLzCQgP7wSdJQAZCQ/oeQw1Gm6LBEyXhLgrfw5iBgSkNKkk08gehrwtuDGrkBZQWeW0N&#10;DHltlnlFBnOf187A7vKCyrPj5eL1ZGDI63GZVziPPWVRuBiw0A6+Ri1GDASZUXNKaQuQhNRBbi6A&#10;m5ytwB1ycxHceWarkISRg9xcBWeqhbYM7lzDSrJF3Ua7xWSjthAJdZXBXAcsgUVZqa2DRi3KSudC&#10;sG0AZbpQodQWIqGOWqBzHdzkbB3ukJsL4SZnC5FQR0GwuQ40YMFi5Jitg0YtRo7NhYCYLcvKbCES&#10;5igINtfBTc7W4Q65uRBucrYQCXMUBJvr4JSV2TrMZYXN42i2B16aHSO9tNOWASPCsf8I9C7VCYW7&#10;UwJSwB6UMPzKgwlA4f7iAENoELxbBQaqCIav3xrTIYio4dt1cAirhj+tgmPlIxxqdg0ZrEUNX+cp&#10;nVyFvF5jHfMVrbN1rrLJVdDesj5qNWkroaN738tJj0Avd8B3+L7jPaaEGZIh9rABIGXs4d6Nzxtx&#10;zhOhET1mxm5cll2dugHq1gZC0YM3N5yZNddOmxtRU6MA5M2suY6oadGVsG/XTGuhcu3xje1omeIu&#10;DDxNo3WbnzMIN/CdsHBm1lxHawZFIyOKmTfX+aprcYadsWL8gYChhLpEr1piClhtohJ1lb1WdY0a&#10;Knk8fKolOXNo8V/1b8qeGazW1d4KfG1MLnyiO11sbvHAoPYHkb1BoyvFeE6Acw0MSiH/8cgAZ4TY&#10;U3+fuMw9Uv/SQhP+BMEBtXt9s9nucHeW9szBnuFtCqZir/fg64TDT/14EDl1sjqWsFKo07MVP0GD&#10;XVTYCGt+I6vpBs4BOjbTmQUPGva9Rt1OVi//AgAA//8DAFBLAwQUAAYACAAAACEAJLeuudsAAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTBAIKcSqIBOLagjg78RJH2Oso&#10;dtr071lOcNyZp9mZerd6J444xzGQgu0mA4HUBzPSoODj/eXmAURMmox2gVDBGSPsmsuLWlcmnGiP&#10;x0MaBIdQrLQCm9JUSRl7i17HTZiQ2PsKs9eJz3mQZtYnDvdO5llWSq9H4g9WT9ha7L8Pi1dQmvCW&#10;3y62X/fOvp6fu/azoFap66v16RFEwjX9wfBbn6tDw526sJCJwikoiruSUTbuyy0IJljgMZ2CvGBF&#10;NrX8v6H5AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFDXzmYEBAAAoQ0AAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACS3rrnbAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAXgYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABmBwAAAAA=&#10;" path="m77,331l,331,,600r77,l77,331xm211,l144,r,269l211,269,211,xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3B2D5279">
+              <v:shape id="AutoShape 224" style="position:absolute;margin-left:167.8pt;margin-top:88.05pt;width:10.6pt;height:30pt;z-index:-251658165;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="212,600" o:spid="_x0000_s1026" stroked="f" path="m77,331l,331,,600r77,l77,331xm211,l144,r,269l211,269,211,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQ185mBAQAAKENAAAOAAAAZHJzL2Uyb0RvYy54bWysV22PozYQ/l6p/8HiY6tbwE7IbrTsqbrT&#10;VpWuL9LRH+DwElABU5uEbH99ZwxOzB6OUNV8CAY/jJ+ZZwaPnz9empqcc6kq0cZe+BB4JG9TkVXt&#10;Mfb+TF4/PHpE9bzNeC3aPPbecuV9fPn+u+eh2+dUlKLOcknASKv2Qxd7Zd93e99XaZk3XD2ILm9h&#10;shCy4T3cyqOfST6A9ab2aRBE/iBk1kmR5krB08/jpPei7RdFnva/F4XKe1LHHnDr9b/U/wf891+e&#10;+f4oeVdW6USD/wcWDa9aWPRq6jPvOTnJ6htTTZVKoUTRP6Si8UVRVGmufQBvwuCdN19L3uXaFwiO&#10;6q5hUv+f2fS389fuD4nUVfdFpH8piIg/dGp/ncEbBRhyGH4VGWjIT73Qzl4K2eCb4Aa56Ji+XWOa&#10;X3qSwsOQbSIKkU9hij2GQaBj7vO9eTk9qf7nXGhD/PxF9aMkGYx0QDPS8gZWTcBI0dSgzo8fSEDY&#10;hjHC2DaaJLzCQgP7wSdJQAZCQ/oeQw1Gm6LBEyXhLgrfw5iBgSkNKkk08gehrwtuDGrkBZQWeW0N&#10;DHltlnlFBnOf187A7vKCyrPj5eL1ZGDI63GZVziPPWVRuBiw0A6+Ri1GDASZUXNKaQuQhNRBbi6A&#10;m5ytwB1ycxHceWarkISRg9xcBWeqhbYM7lzDSrJF3Ua7xWSjthAJdZXBXAcsgUVZqa2DRi3KSudC&#10;sG0AZbpQodQWIqGOWqBzHdzkbB3ukJsL4SZnC5FQR0GwuQ40YMFi5Jitg0YtRo7NhYCYLcvKbCES&#10;5igINtfBTc7W4Q65uRBucrYQCXMUBJvr4JSV2TrMZYXN42i2B16aHSO9tNOWASPCsf8I9C7VCYW7&#10;UwJSwB6UMPzKgwlA4f7iAENoELxbBQaqCIav3xrTIYio4dt1cAirhj+tgmPlIxxqdg0ZrEUNX+cp&#10;nVyFvF5jHfMVrbN1rrLJVdDesj5qNWkroaN738tJj0Avd8B3+L7jPaaEGZIh9rABIGXs4d6Nzxtx&#10;zhOhET1mxm5cll2dugHq1gZC0YM3N5yZNddOmxtRU6MA5M2suY6oadGVsG/XTGuhcu3xje1omeIu&#10;DDxNo3WbnzMIN/CdsHBm1lxHawZFIyOKmTfX+aprcYadsWL8gYChhLpEr1piClhtohJ1lb1WdY0a&#10;Knk8fKolOXNo8V/1b8qeGazW1d4KfG1MLnyiO11sbvHAoPYHkb1BoyvFeE6Acw0MSiH/8cgAZ4TY&#10;U3+fuMw9Uv/SQhP+BMEBtXt9s9nucHeW9szBnuFtCqZir/fg64TDT/14EDl1sjqWsFKo07MVP0GD&#10;XVTYCGt+I6vpBs4BOjbTmQUPGva9Rt1OVi//AgAA//8DAFBLAwQUAAYACAAAACEAJLeuudsAAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTBAIKcSqIBOLagjg78RJH2Oso&#10;dtr071lOcNyZp9mZerd6J444xzGQgu0mA4HUBzPSoODj/eXmAURMmox2gVDBGSPsmsuLWlcmnGiP&#10;x0MaBIdQrLQCm9JUSRl7i17HTZiQ2PsKs9eJz3mQZtYnDvdO5llWSq9H4g9WT9ha7L8Pi1dQmvCW&#10;3y62X/fOvp6fu/azoFap66v16RFEwjX9wfBbn6tDw526sJCJwikoiruSUTbuyy0IJljgMZ2CvGBF&#10;NrX8v6H5AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFDXzmYEBAAAoQ0AAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACS3rrnbAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAXgYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABmBwAAAAA=&#10;" w14:anchorId="30374088">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="48895,1328420;0,1328420;0,1499235;48895,1499235;48895,1328420;133985,1118235;91440,1118235;91440,1289050;133985,1289050;133985,1118235" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658316" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="456569CB" wp14:editId="36C7598A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3173095</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1959610</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -10430,53 +10062,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="18704500" id="Rectangle 223" o:spid="_x0000_s1026" style="position:absolute;margin-left:249.85pt;margin-top:154.3pt;width:3.35pt;height:13.45pt;z-index:-251658164;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDkXnlk3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbv&#10;SPyHyEjcWAL9YC1NJ4S0E3BgQ+LqNV5b0TilSbfy7wknONp+9Pp5q81iB3GiyfeONdyuFAjixpme&#10;Ww3v++3NGoQPyAYHx6Thmzxs6suLCkvjzvxGp11oRQxhX6KGLoSxlNI3HVn0KzcSx9vRTRZDHKdW&#10;mgnPMdwO8k6pXFrsOX7ocKSnjprP3Ww1YJ6ar9dj8rJ/nnMs2kVtsw+l9fXV8vgAItAS/mD41Y/q&#10;UEeng5vZeDFoSIviPqIaErXOQUQiU3kK4hA3SZaBrCv5v0P9AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAOReeWTfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="7A7DB768">
+              <v:rect id="Rectangle 223" style="position:absolute;margin-left:249.85pt;margin-top:154.3pt;width:3.35pt;height:13.45pt;z-index:-251658164;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="6B73430A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDkXnlk3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbv&#10;SPyHyEjcWAL9YC1NJ4S0E3BgQ+LqNV5b0TilSbfy7wknONp+9Pp5q81iB3GiyfeONdyuFAjixpme&#10;Ww3v++3NGoQPyAYHx6Thmzxs6suLCkvjzvxGp11oRQxhX6KGLoSxlNI3HVn0KzcSx9vRTRZDHKdW&#10;mgnPMdwO8k6pXFrsOX7ocKSnjprP3Ww1YJ6ar9dj8rJ/nnMs2kVtsw+l9fXV8vgAItAS/mD41Y/q&#10;UEeng5vZeDFoSIviPqIaErXOQUQiU3kK4hA3SZaBrCv5v0P9AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAOReeWTfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658317" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E9866C3" wp14:editId="18C2DD46">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1189355</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2169795</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="543247151" name="Rectangle 222"/>
@@ -10509,53 +10141,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="2E0285E6" id="Rectangle 222" o:spid="_x0000_s1026" style="position:absolute;margin-left:93.65pt;margin-top:170.85pt;width:4.1pt;height:13.45pt;z-index:-251658163;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCP3iWr3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxD5EncWDK6Zl1pOiGknYADGxJXr8naak1SmnQrb493Ysff/vT7c7GZbMfOZgitdwoWcwHMuMrr&#10;1tUKvvbbxwxYiOg0dt4ZBb8mwKa8vysw1/7iPs15F2tGJS7kqKCJsc85D1VjLIa5742j3dEPFiPF&#10;oeZ6wAuV244/CSG5xdbRhQZ789qY6rQbrQKUS/3zcUze92+jxHU9iW36LZR6mE0vz8CimeI/DFd9&#10;UoeSnA5+dDqwjnK2SghVkCwXK2BXYp2mwA40kZkEXhb89ofyDwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAI/eJavfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3319361F">
+              <v:rect id="Rectangle 222" style="position:absolute;margin-left:93.65pt;margin-top:170.85pt;width:4.1pt;height:13.45pt;z-index:-251658163;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="14A015BF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCP3iWr3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxD5EncWDK6Zl1pOiGknYADGxJXr8naak1SmnQrb493Ysff/vT7c7GZbMfOZgitdwoWcwHMuMrr&#10;1tUKvvbbxwxYiOg0dt4ZBb8mwKa8vysw1/7iPs15F2tGJS7kqKCJsc85D1VjLIa5742j3dEPFiPF&#10;oeZ6wAuV244/CSG5xdbRhQZ789qY6rQbrQKUS/3zcUze92+jxHU9iW36LZR6mE0vz8CimeI/DFd9&#10;UoeSnA5+dDqwjnK2SghVkCwXK2BXYp2mwA40kZkEXhb89ofyDwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAI/eJavfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658318" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17AB34C3" wp14:editId="06AF8D9E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5443855</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2169795</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1095773786" name="Rectangle 221"/>
@@ -10588,53 +10220,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="20B97BF3" id="Rectangle 221" o:spid="_x0000_s1026" style="position:absolute;margin-left:428.65pt;margin-top:170.85pt;width:4.1pt;height:13.45pt;z-index:-251658162;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDvup6M4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLB1ds1KaTghpJ+DAhsTVa7y2onFKk27l7QkndrT96ff3l5vZ9uJEo+8ca1guEhDEtTMd&#10;Nxo+9tu7HIQPyAZ7x6ThhzxsquurEgvjzvxOp11oRAxhX6CGNoShkNLXLVn0CzcQx9vRjRZDHMdG&#10;mhHPMdz28j5JlLTYcfzQ4kDPLdVfu8lqQLUy32/H9HX/Mil8aOZkm30mWt/ezE+PIALN4R+GP/2o&#10;DlV0OriJjRe9hjxbpxHVkK6WaxCRyFWWgTjEjcoVyKqUlx2qXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAJCgQI5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDvup6M4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="32E0EE34">
+              <v:rect id="Rectangle 221" style="position:absolute;margin-left:428.65pt;margin-top:170.85pt;width:4.1pt;height:13.45pt;z-index:-251658162;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="03EFA91D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDvup6M4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLB1ds1KaTghpJ+DAhsTVa7y2onFKk27l7QkndrT96ff3l5vZ9uJEo+8ca1guEhDEtTMd&#10;Nxo+9tu7HIQPyAZ7x6ThhzxsquurEgvjzvxOp11oRAxhX6CGNoShkNLXLVn0CzcQx9vRjRZDHMdG&#10;mhHPMdz28j5JlLTYcfzQ4kDPLdVfu8lqQLUy32/H9HX/Mil8aOZkm30mWt/ezE+PIALN4R+GP/2o&#10;DlV0OriJjRe9hjxbpxHVkK6WaxCRyFWWgTjEjcoVyKqUlx2qXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAJCgQI5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDvup6M4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658319" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E13E23A" wp14:editId="17D888F1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5751830</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2169795</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="643896487" name="Rectangle 220"/>
@@ -10667,53 +10299,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="416C10F2" id="Rectangle 220" o:spid="_x0000_s1026" style="position:absolute;margin-left:452.9pt;margin-top:170.85pt;width:4.1pt;height:13.45pt;z-index:-251658161;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCRMRYN4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqB2ahibEqRBST8CBFonrNnaTiHgdYqcNf89yosfZGc2+KTez68XJjqHzpCFZKBCWam86&#10;ajR87Ld3axAhIhnsPVkNPzbAprq+KrEw/kzv9rSLjeASCgVqaGMcCilD3VqHYeEHS+wd/egwshwb&#10;aUY8c7nr5b1SmXTYEX9ocbDPra2/dpPTgFlqvt+Oy9f9y5Rh3sxqu/pUWt/ezE+PIKKd438Y/vAZ&#10;HSpmOviJTBC9hlytGD1qWKbJAwhO5EnK6w58ydYZyKqUlxuqXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAJCgQI5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCRMRYN4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1857D6FD">
+              <v:rect id="Rectangle 220" style="position:absolute;margin-left:452.9pt;margin-top:170.85pt;width:4.1pt;height:13.45pt;z-index:-251658161;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="79302A9A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCRMRYN4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqB2ahibEqRBST8CBFonrNnaTiHgdYqcNf89yosfZGc2+KTez68XJjqHzpCFZKBCWam86&#10;ajR87Ld3axAhIhnsPVkNPzbAprq+KrEw/kzv9rSLjeASCgVqaGMcCilD3VqHYeEHS+wd/egwshwb&#10;aUY8c7nr5b1SmXTYEX9ocbDPra2/dpPTgFlqvt+Oy9f9y5Rh3sxqu/pUWt/ezE+PIKKd438Y/vAZ&#10;HSpmOviJTBC9hlytGD1qWKbJAwhO5EnK6w58ydYZyKqUlxuqXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAJCgQI5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCRMRYN4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BDA862F" wp14:editId="4573598C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>7001510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2169795</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="43180" cy="802005"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1506882790" name="AutoShape 219"/>
@@ -10960,53 +10592,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="36AF76BA" id="AutoShape 219" o:spid="_x0000_s1026" style="position:absolute;margin-left:551.3pt;margin-top:170.85pt;width:3.4pt;height:63.15pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,1263" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3mrj6cQUAAFkXAAAOAAAAZHJzL2Uyb0RvYy54bWysmNtu4zYQhu8L9B0IXbbYWAdKso04i2IX&#10;KQpsD8CyD0DLkm1UFlVRiZM+fWco0SYdihEWmwvLDn+N/uGnkci5//hyqslz2cmjaDZBdBcGpGwK&#10;sTs2+03wN3v8sAyI7Hmz47Voyk3wWsrg48OPP9yf23UZi4Ood2VHIEgj1+d2Exz6vl0vFrI4lCcu&#10;70RbNjBYie7Ee/jZ7Re7jp8h+qlexGGYLc6i27WdKEop4b+fh8HgQcWvqrLo/6wqWfak3gTgrVef&#10;nfrc4ufi4Z6v9x1vD8ditMG/wcWJHxu46CXUZ95z8tQd34Q6HYtOSFH1d4U4LURVHYtS5QDZROFN&#10;Nl8PvC1VLjA5sr1Mk/x+YYs/nr+2f3VoXbZfRPGPhBlZnFu5vozgDwkasj3/LnbAkD/1QiX7UnUn&#10;PBPSIC9qTl8vc1q+9KSAf9IkWsLEFzCyDIFYilO+4Gt9bvEk+19LoeLw5y+yH4js4Juazx1p+Aku&#10;yiBIdaoBzs8fSEiiKFyu8DPORoYXYaSFPy0IC8mZZMtbSawlKhalUUgSGuW3skTLIJISHUgUZ8mt&#10;jGqZdhZnbmepFqIz6nSWaYnfWa5lfmdQfPacTTlbaSE6WzqdRTYAmuUr56RF5vwrlXvWIhuCD6jJ&#10;gUWx255NYdqeCcFnzybhs2fCYFHmtmejmLzlIpOE556LbRoee7HJg8UTBWHDoOEE3NhEoVRuuLFN&#10;Q9WpuyZikweL3VUBRW7eyNP2TBQ+ezYNnz2TB4vdpZHYMGhCl87SSEwUSuWevcSm4YGbmDxY4i6N&#10;xIYxbc9E4bNn0/DZM3mwxF0aiQ1jEm5iovDApTYNjz1q8mDUXRrUhpHkE3CpiUKp3HCpTcNz71GT&#10;B6Pu0qA2jGl7JgqfPZuGz57Jg8GsuN60qQ2DhlHuLI3URKFU7tlLbRoeuKnJg6Xu0khtGNP2TBQ+&#10;ezYNnz2TB0vdpZHaMCbhpiYKD9zMpgH2Von7sZyZPFjmLo3MhoFLKCdcWDKNj29YXiiVG25m0/Dc&#10;e5nJg2Xu0shsGNP2TBQ+ezYNnz2TB8vcpZHbMJJsmTlnLzdRKJV79nKbhgdubvJgubs0chvGtD0T&#10;hc+eTcNnz+TBcndp5DaMSbi5ieIGLmxD9nqjwQ9671G8NOPmA74RjhvZUG13WiFxm8OAB+xmmNoH&#10;QAhQ4U5lQgyzg2K1t3hXDF5RDEvoYZPkDx0BRiXXe6p35DCtSr6aFR3XjSiHJd8cM7iOU/J5mcZj&#10;qrAkmhMd1zkYPZmXajKmCkuGOdFxHYDR4RU+Sz6mSuelSsdU4RU3Jzq+t9BMOi/VdEwVXgFzouNz&#10;HaMPu9h3b0h8zir5vFSzMVV4ZM0xg88hjJ7PSzUfU4WSNqIPOYwV20HD57bV0wUEWj1bPIevW95j&#10;oeuv5LwJoD1ADtC7wp09/v8knksmlKLHese3F7hcrfTdcRXUjSmE57ml06P62KpwgwquFo9Z6GF9&#10;HGTjVefqru50mKIWslQ5X/1aobOLg6tAn2xaver0qD6aqtWlkvWoPloXnSl7e81300kuBvzpXHXa&#10;oD6a6WSh6g3CzaVH9dFKZ6bs7TU96Qx3ub68Pxmt0ub00Uwlhqoc6kWP6uOYynDBmbLbK+pEYKaw&#10;tlRv71JkWJtGf0+K+rh7PNY1Fpfs9ttPdUeeObRmH9XfaNOS1erl2gg8TWcxdiixKYmNXrneit0r&#10;NCg7MfR3oR8NXw6i+y8gZ+jtbgL57xPvyoDUvzXQPF1FFDeJvfpB0xybKZ05sjVHeFNAqE3QB7AY&#10;wK+f+qGB/NR2x/0BrhSp50YjfoHGaHXEDqbqoA6uxh/Qv1VzM/aasUFs/laqa0f84X8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQADQ+FD4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwFEV3JP7B&#10;ekhs1E4xbhLiVIAEG0ObLmxubJKI+Dmy3TT8Pe5Ex6t3dO951XaxI5mND4NDCdmKATHYOj1gJ+HQ&#10;vD/kQEJUqNXo0Ej4NQG29e1NpUrtzrgz8z52JJVgKJWEPsappDS0vbEqrNxkMN2+nbcqpug7qr06&#10;p3I70jVjglo1YFro1WTeetP+7E9WAi1eufgQedj5p5Y3c1N8+elTyvu75eUZSDRL/Ifhop/UoU5O&#10;R3dCHciYcsbWIrESHnm2AXJBMlZwIEcJXOQMaF3R6y/qPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQC3mrj6cQUAAFkXAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQADQ+FD4AAAAA0BAAAPAAAAAAAAAAAAAAAAAMsHAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA2AgAAAAA&#10;" path="m63,993l,993r,269l63,1262r,-269xm63,662l,662,,931r63,l63,662xm63,331l,331,,600r63,l63,331xm67,l,,,269r67,l67,xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="07537BA1">
+              <v:shape id="AutoShape 219" style="position:absolute;margin-left:551.3pt;margin-top:170.85pt;width:3.4pt;height:63.15pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,1263" o:spid="_x0000_s1026" stroked="f" path="m63,993l,993r,269l63,1262r,-269xm63,662l,662,,931r63,l63,662xm63,331l,331,,600r63,l63,331xm67,l,,,269r67,l67,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3mrj6cQUAAFkXAAAOAAAAZHJzL2Uyb0RvYy54bWysmNtu4zYQhu8L9B0IXbbYWAdKso04i2IX&#10;KQpsD8CyD0DLkm1UFlVRiZM+fWco0SYdihEWmwvLDn+N/uGnkci5//hyqslz2cmjaDZBdBcGpGwK&#10;sTs2+03wN3v8sAyI7Hmz47Voyk3wWsrg48OPP9yf23UZi4Ood2VHIEgj1+d2Exz6vl0vFrI4lCcu&#10;70RbNjBYie7Ee/jZ7Re7jp8h+qlexGGYLc6i27WdKEop4b+fh8HgQcWvqrLo/6wqWfak3gTgrVef&#10;nfrc4ufi4Z6v9x1vD8ditMG/wcWJHxu46CXUZ95z8tQd34Q6HYtOSFH1d4U4LURVHYtS5QDZROFN&#10;Nl8PvC1VLjA5sr1Mk/x+YYs/nr+2f3VoXbZfRPGPhBlZnFu5vozgDwkasj3/LnbAkD/1QiX7UnUn&#10;PBPSIC9qTl8vc1q+9KSAf9IkWsLEFzCyDIFYilO+4Gt9bvEk+19LoeLw5y+yH4js4Juazx1p+Aku&#10;yiBIdaoBzs8fSEiiKFyu8DPORoYXYaSFPy0IC8mZZMtbSawlKhalUUgSGuW3skTLIJISHUgUZ8mt&#10;jGqZdhZnbmepFqIz6nSWaYnfWa5lfmdQfPacTTlbaSE6WzqdRTYAmuUr56RF5vwrlXvWIhuCD6jJ&#10;gUWx255NYdqeCcFnzybhs2fCYFHmtmejmLzlIpOE556LbRoee7HJg8UTBWHDoOEE3NhEoVRuuLFN&#10;Q9WpuyZikweL3VUBRW7eyNP2TBQ+ezYNnz2TB4vdpZHYMGhCl87SSEwUSuWevcSm4YGbmDxY4i6N&#10;xIYxbc9E4bNn0/DZM3mwxF0aiQ1jEm5iovDApTYNjz1q8mDUXRrUhpHkE3CpiUKp3HCpTcNz71GT&#10;B6Pu0qA2jGl7JgqfPZuGz57Jg8GsuN60qQ2DhlHuLI3URKFU7tlLbRoeuKnJg6Xu0khtGNP2TBQ+&#10;ezYNnz2TB0vdpZHaMCbhpiYKD9zMpgH2Von7sZyZPFjmLo3MhoFLKCdcWDKNj29YXiiVG25m0/Dc&#10;e5nJg2Xu0shsGNP2TBQ+ezYNnz2TB8vcpZHbMJJsmTlnLzdRKJV79nKbhgdubvJgubs0chvGtD0T&#10;hc+eTcNnz+TBcndp5DaMSbi5ieIGLmxD9nqjwQ9671G8NOPmA74RjhvZUG13WiFxm8OAB+xmmNoH&#10;QAhQ4U5lQgyzg2K1t3hXDF5RDEvoYZPkDx0BRiXXe6p35DCtSr6aFR3XjSiHJd8cM7iOU/J5mcZj&#10;qrAkmhMd1zkYPZmXajKmCkuGOdFxHYDR4RU+Sz6mSuelSsdU4RU3Jzq+t9BMOi/VdEwVXgFzouNz&#10;HaMPu9h3b0h8zir5vFSzMVV4ZM0xg88hjJ7PSzUfU4WSNqIPOYwV20HD57bV0wUEWj1bPIevW95j&#10;oeuv5LwJoD1ADtC7wp09/v8knksmlKLHese3F7hcrfTdcRXUjSmE57ml06P62KpwgwquFo9Z6GF9&#10;HGTjVefqru50mKIWslQ5X/1aobOLg6tAn2xaver0qD6aqtWlkvWoPloXnSl7e81300kuBvzpXHXa&#10;oD6a6WSh6g3CzaVH9dFKZ6bs7TU96Qx3ub68Pxmt0ub00Uwlhqoc6kWP6uOYynDBmbLbK+pEYKaw&#10;tlRv71JkWJtGf0+K+rh7PNY1Fpfs9ttPdUeeObRmH9XfaNOS1erl2gg8TWcxdiixKYmNXrneit0r&#10;NCg7MfR3oR8NXw6i+y8gZ+jtbgL57xPvyoDUvzXQPF1FFDeJvfpB0xybKZ05sjVHeFNAqE3QB7AY&#10;wK+f+qGB/NR2x/0BrhSp50YjfoHGaHXEDqbqoA6uxh/Qv1VzM/aasUFs/laqa0f84X8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQADQ+FD4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwFEV3JP7B&#10;ekhs1E4xbhLiVIAEG0ObLmxubJKI+Dmy3TT8Pe5Ex6t3dO951XaxI5mND4NDCdmKATHYOj1gJ+HQ&#10;vD/kQEJUqNXo0Ej4NQG29e1NpUrtzrgz8z52JJVgKJWEPsappDS0vbEqrNxkMN2+nbcqpug7qr06&#10;p3I70jVjglo1YFro1WTeetP+7E9WAi1eufgQedj5p5Y3c1N8+elTyvu75eUZSDRL/Ifhop/UoU5O&#10;R3dCHciYcsbWIrESHnm2AXJBMlZwIEcJXOQMaF3R6y/qPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQC3mrj6cQUAAFkXAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQADQ+FD4AAAAA0BAAAPAAAAAAAAAAAAAAAAAMsHAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA2AgAAAAA&#10;" w14:anchorId="63EC8D91">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40005,2800350;0,2800350;0,2971165;40005,2971165;40005,2800350;40005,2590165;0,2590165;0,2760980;40005,2760980;40005,2590165;40005,2379980;0,2379980;0,2550795;40005,2550795;40005,2379980;42545,2169795;0,2169795;0,2340610;42545,2340610;42545,2169795" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="095AC558" wp14:editId="690A5546">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2063750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2379980</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -11040,53 +10672,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="09672DF0" id="Rectangle 218" o:spid="_x0000_s1026" style="position:absolute;margin-left:162.5pt;margin-top:187.4pt;width:3.35pt;height:13.45pt;z-index:-251658160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAPmiEp3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN0mTWkap0JIPQEHWiSu29hNIuJ1iJ02/D3Lid5mtKPZecV2cp042yG0njTMZwqEpcqb&#10;lmoNH4fdwyOIEJEMdp6shh8bYFve3hSYG3+hd3vex1pwCYUcNTQx9rmUoWqswzDzvSW+nfzgMLId&#10;amkGvHC56+RCqUw6bIk/NNjb58ZWX/vRacAsNd9vp+T18DJmuK4ntVt+Kq3v76anDYhop/gfhr/5&#10;PB1K3nT0I5kgOg3JYskskcUqZQZOJMl8BeKoIVUsZFnIa4byFwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAA+aISnfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="61C94C5A">
+              <v:rect id="Rectangle 218" style="position:absolute;margin-left:162.5pt;margin-top:187.4pt;width:3.35pt;height:13.45pt;z-index:-251658160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="3BBF3AB4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAPmiEp3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN0mTWkap0JIPQEHWiSu29hNIuJ1iJ02/D3Lid5mtKPZecV2cp042yG0njTMZwqEpcqb&#10;lmoNH4fdwyOIEJEMdp6shh8bYFve3hSYG3+hd3vex1pwCYUcNTQx9rmUoWqswzDzvSW+nfzgMLId&#10;amkGvHC56+RCqUw6bIk/NNjb58ZWX/vRacAsNd9vp+T18DJmuK4ntVt+Kq3v76anDYhop/gfhr/5&#10;PB1K3nT0I5kgOg3JYskskcUqZQZOJMl8BeKoIVUsZFnIa4byFwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAA+aISnfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658321" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A5175A4" wp14:editId="4C764275">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>935990</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2590165</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1624662547" name="Rectangle 217"/>
@@ -11119,53 +10751,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="0B28727F" id="Rectangle 217" o:spid="_x0000_s1026" style="position:absolute;margin-left:73.7pt;margin-top:203.95pt;width:3.6pt;height:13.45pt;z-index:-251658159;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQAeH1Ag3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuLIFl3VaaTghpJ+DAhsTVa7K2onFKk27l7fFOcPztT78/F5vJd+LkhtgGMnA/UyAcVcG2VBv4&#10;2G/vViBiQrLYBXIGflyETXl9VWBuw5ne3WmXasElFHM00KTU51LGqnEe4yz0jnh3DIPHxHGopR3w&#10;zOW+kw9KZdJjS3yhwd49N6762o3eAGbafr8d56/7lzHDdT2p7eJTGXN7Mz09gkhuSn8wXPRZHUp2&#10;OoSRbBQdZ73UjBrQarkGcSEWOgNx4Mlcr0CWhfz/Q/kLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAHh9QIN4AAAALAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="00E32DFD">
+              <v:rect id="Rectangle 217" style="position:absolute;margin-left:73.7pt;margin-top:203.95pt;width:3.6pt;height:13.45pt;z-index:-251658159;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="49472018" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQAeH1Ag3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuLIFl3VaaTghpJ+DAhsTVa7K2onFKk27l7fFOcPztT78/F5vJd+LkhtgGMnA/UyAcVcG2VBv4&#10;2G/vViBiQrLYBXIGflyETXl9VWBuw5ne3WmXasElFHM00KTU51LGqnEe4yz0jnh3DIPHxHGopR3w&#10;zOW+kw9KZdJjS3yhwd49N6762o3eAGbafr8d56/7lzHDdT2p7eJTGXN7Mz09gkhuSn8wXPRZHUp2&#10;OoSRbBQdZ73UjBrQarkGcSEWOgNx4Mlcr0CWhfz/Q/kLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAHh9QIN4AAAALAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658322" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="221B0905" wp14:editId="6FE06F26">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1713230</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2590165</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1373706233" name="Rectangle 216"/>
@@ -11198,53 +10830,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="15AF625C" id="Rectangle 216" o:spid="_x0000_s1026" style="position:absolute;margin-left:134.9pt;margin-top:203.95pt;width:3.6pt;height:13.45pt;z-index:-251658158;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQAx+UPn4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqE1akibEqRBST8CBFonrNt4mEbEdYqcNf89yosfZGc2+KTez7cWJxtB5p+F+oUCQq73pXKPh&#10;Y7+9W4MIEZ3B3jvS8EMBNtX1VYmF8Wf3TqddbASXuFCghjbGoZAy1C1ZDAs/kGPv6EeLkeXYSDPi&#10;mcttLxOlUmmxc/yhxYGeW6q/dpPVgOnKfL8dl6/7lynFvJnV9uFTaX17Mz89gog0x/8w/OEzOlTM&#10;dPCTM0H0GpI0Z/SoYaWyHAQnkizjdQe+LFdrkFUpLzdUvwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAx+UPn4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="100A04F7">
+              <v:rect id="Rectangle 216" style="position:absolute;margin-left:134.9pt;margin-top:203.95pt;width:3.6pt;height:13.45pt;z-index:-251658158;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="0C50AF8A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQAx+UPn4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqE1akibEqRBST8CBFonrNt4mEbEdYqcNf89yosfZGc2+KTez7cWJxtB5p+F+oUCQq73pXKPh&#10;Y7+9W4MIEZ3B3jvS8EMBNtX1VYmF8Wf3TqddbASXuFCghjbGoZAy1C1ZDAs/kGPv6EeLkeXYSDPi&#10;mcttLxOlUmmxc/yhxYGeW6q/dpPVgOnKfL8dl6/7lynFvJnV9uFTaX17Mz89gog0x/8w/OEzOlTM&#10;dPCTM0H0GpI0Z/SoYaWyHAQnkizjdQe+LFdrkFUpLzdUvwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAx+UPn4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658323" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0235C2C9" wp14:editId="1014ED2F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2804795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2590165</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1765583477" name="Rectangle 215"/>
@@ -11277,53 +10909,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="37913A4C" id="Rectangle 215" o:spid="_x0000_s1026" style="position:absolute;margin-left:220.85pt;margin-top:203.95pt;width:3.6pt;height:13.45pt;z-index:-251658157;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQB9A8oq3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuLBkLW1eaTghpJ+DAhsTVa7K2onFKk27l7TEndvss//r9udhMvhMnN8Q2kIH5TIFwVAXbUm3g&#10;Y7+9y0DEhGSxC+QM/LgIm/L6qsDchjO9u9Mu1YJLKOZooEmpz6WMVeM8xlnoHfHuGAaPicehlnbA&#10;M5f7Tt4rtZQeW+ILDfbuuXHV1270BnCp7ffbcfG6fxmXuK4ntX34VMbc3kxPjyCSm9J/GP70WR1K&#10;djqEkWwUnQGt5yuOMqjVGgQntM4YDgwLnYEsC3n5Q/kLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAfQPKKt4AAAALAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="318D1901">
+              <v:rect id="Rectangle 215" style="position:absolute;margin-left:220.85pt;margin-top:203.95pt;width:3.6pt;height:13.45pt;z-index:-251658157;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="0DFA6D68" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQB9A8oq3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuLBkLW1eaTghpJ+DAhsTVa7K2onFKk27l7TEndvss//r9udhMvhMnN8Q2kIH5TIFwVAXbUm3g&#10;Y7+9y0DEhGSxC+QM/LgIm/L6qsDchjO9u9Mu1YJLKOZooEmpz6WMVeM8xlnoHfHuGAaPicehlnbA&#10;M5f7Tt4rtZQeW+ILDfbuuXHV1270BnCp7ffbcfG6fxmXuK4ntX34VMbc3kxPjyCSm9J/GP70WR1K&#10;djqEkWwUnQGt5yuOMqjVGgQntM4YDgwLnYEsC3n5Q/kLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAfQPKKt4AAAALAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658324" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="637E54CF" wp14:editId="0DDBD89A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4474845</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2590165</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="266090809" name="Rectangle 214"/>
@@ -11356,53 +10988,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="3577D190" id="Rectangle 214" o:spid="_x0000_s1026" style="position:absolute;margin-left:352.35pt;margin-top:203.95pt;width:3.6pt;height:13.45pt;z-index:-251658156;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQAUrWiS3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyH&#10;yEjcWFJW2q00nRDSTsCBDYmr12RtReOUJt3Kv8ec2M0fj14/Ljez68XJjqHzpCFZKBCWam86ajR8&#10;7Ld3KxAhIhnsPVkNPzbAprq+KrEw/kzv9rSLjeAQCgVqaGMcCilD3VqHYeEHS7w7+tFh5HZspBnx&#10;zOGul/dKZdJhR3yhxcE+t7b+2k1OA2ap+X47Ll/3L1OG62ZW24dPpfXtzfz0CCLaOf7D8KfP6lCx&#10;08FPZILoNeQqzRnVkKp8DYKJPEm4OPBkma5AVqW8/KH6BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMAFd2nhAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhABStaJLfAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6FEAF253">
+              <v:rect id="Rectangle 214" style="position:absolute;margin-left:352.35pt;margin-top:203.95pt;width:3.6pt;height:13.45pt;z-index:-251658156;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="045FD0FC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQAUrWiS3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyH&#10;yEjcWFJW2q00nRDSTsCBDYmr12RtReOUJt3Kv8ec2M0fj14/Ljez68XJjqHzpCFZKBCWam86ajR8&#10;7Ld3KxAhIhnsPVkNPzbAprq+KrEw/kzv9rSLjeAQCgVqaGMcCilD3VqHYeEHS7w7+tFh5HZspBnx&#10;zOGul/dKZdJhR3yhxcE+t7b+2k1OA2ap+X47Ll/3L1OG62ZW24dPpfXtzfz0CCLaOf7D8KfP6lCx&#10;08FPZILoNeQqzRnVkKp8DYKJPEm4OPBkma5AVqW8/KH6BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMAFd2nhAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhABStaJLfAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658325" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00888776" wp14:editId="46114C15">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5553710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2590165</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="984330477" name="Rectangle 213"/>
@@ -11435,53 +11067,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="06C87EE1" id="Rectangle 213" o:spid="_x0000_s1026" style="position:absolute;margin-left:437.3pt;margin-top:203.95pt;width:3.35pt;height:13.45pt;z-index:-251658155;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQASL2Oz4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLBktXVeaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50rBcKBCWam86&#10;ajR87Ld3OYgQkQz2nqyGHxtgU11flVgYf6Z3e9rFRnAIhQI1tDEOhZShbq3DsPCDJb4d/egw8jg2&#10;0ox45nDXy3ulMumwI/7Q4mCfW1t/7SanAbPUfL8dk9f9y5ThupnV9uFTaX17Mz89goh2jv8w/Omz&#10;OlTsdPATmSB6DfkqzRjVkKrVGgQTeb5MQBx4k6Q5yKqUlx2qXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQASL2Oz4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="50E5EC25">
+              <v:rect id="Rectangle 213" style="position:absolute;margin-left:437.3pt;margin-top:203.95pt;width:3.35pt;height:13.45pt;z-index:-251658155;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="25798B00" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQASL2Oz4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLBktXVeaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50rBcKBCWam86&#10;ajR87Ld3OYgQkQz2nqyGHxtgU11flVgYf6Z3e9rFRnAIhQI1tDEOhZShbq3DsPCDJb4d/egw8jg2&#10;0ox45nDXy3ulMumwI/7Q4mCfW1t/7SanAbPUfL8dk9f9y5ThupnV9uFTaX17Mz89goh2jv8w/Omz&#10;OlTsdPATmSB6DfkqzRjVkKrVGgQTeb5MQBx4k6Q5yKqUlx2qXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQASL2Oz4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit. Duis tristique dictum felis, vel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:t>efficitur</w:t>
       </w:r>
@@ -12718,53 +12350,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="64DC56C9" id="AutoShape 212" o:spid="_x0000_s1026" style="position:absolute;margin-left:551.3pt;margin-top:.55pt;width:3.15pt;height:112.8pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="63,2256" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACxb+EfQcAAMQlAAAOAAAAZHJzL2Uyb0RvYy54bWysmtuO2zYQhu8L9B0EXbZILOosI05QJEhR&#10;oCcg7ANoZXlt1JZUSbve9Ok7Q4v2kEvSbNFcrOzoN/UPP47Eofjuw8vpGDy343Tou03I3kZh0HZN&#10;vz10j5vwD/75TRkG01x32/rYd+0m/NpO4Yf3337z7jys27jf98dtOwbQSDetz8Mm3M/zsF6tpmbf&#10;nurpbT+0HZzc9eOpnuHr+LjajvUZWj8dV3EU5atzP26HsW/aaYL//XQ5Gb4X7e92bTP/tttN7Rwc&#10;NyF4m8XfUfx9wL+r9+/q9eNYD/tDs9io/4OLU33o4KLXpj7Vcx08jYdXTZ0OzdhP/W5+2/SnVb/b&#10;HZpWxADRsEiL5su+HloRC3TONFy7afr/mm1+ff4y/D6i9Wn4uW/+nKBHVudhWl/P4JcJNMHD+Zd+&#10;Cwzrp7kXwb7sxhP+EsIIXkSffr32afsyBw38ZxpFURYGDZxhaRJnuejzVb2WP26epvnHthcN1c8/&#10;T/MFyRY+iQ7dBl19gqtywLc7HYHO92+CKGAsKiv8G+cLxKuQSeF3q4BHwTnIE10SS8mlraoqoSld&#10;lEgRtMNQsg9iCECXpVImfcW52Rd0wyUA9JUafeVS4vJVSJHbF2Se2l82X5UUoq/S6IupnR/HeWHo&#10;MOjCW4RCY+4xpnW/AyVlwFlsNqcSsJmj3e8ypzFwmKMgOMvN5jQM5qHGKAPHWItVDo4kiCkLHlvS&#10;QAORG7HGFAJDjRlrrHIQuWnOhJiy4LE5FyCxlQFsMUchuMxpHPDGYTFHWfDYnBCJBqJKsDX91pBQ&#10;CAw15p5LNA72MZdQFjwxJ0SigbCYoxBc5jQODnOUBYdoTbfeRANhxppQCA6sqcbBbi6lLHhqTohU&#10;A5EYsaYUAkONGWuqcbCPuZSy4Kk5IVINhMUcheAyp3FwmKMseGpOiEwDkUeZISEyCoGhxtxzmcbB&#10;jjWjLHhmTohMA2ExRyG4zGkcHOYoC56ZEyLTQJixZhSCAyvMr5S7pt1cTlnw3JwQuQYCJnMGrDDB&#10;uj34GWrMWHONg33M5ZQFz80JkWsgLOYoBJc5jYPDHGXBc3NCFBqIuEgNPVdQCAw15p4rNA52rAVl&#10;wQtzQhQaCIs5CsFlTuPgMEdZ8MKcEIUGwoy1oBAcWEuNg91cSVnw0pwQpQoiN1ItKQOUmKGWGgX7&#10;iCspCV6a06FUMVisUQIOaxoDhzXKgZfmZKhUCFWaGHKhov2PEnOvVSoBxxy4ohh4ZU6FSoVgsUb7&#10;32FNJeCyRjHwypwIlQrBDLSi/W8HChki79GyTrXWzxEFweGXxokcDAmlxcQIlUUUAmrMVFmkcnBU&#10;DwwXFG6VNPzS4k+lYfNHSbj8qTCc/igS6D9zTkALMgxBJGfMkBRMKapRY+m/f1FUM4qEM1tZzVQi&#10;Nn8UhsufSsORG4xRJODPnB2MqUQsfJXS2sHXv7Rmam3NLMU1i9X8MONVi2srXf/amqnFNbNU10wv&#10;r42DL6Yk7GMvVkm4ciNWc8NSXjOtvo7hafy6vGZKfY0aS27419cws5ZJiathzFJhM63EtvmjueHy&#10;558bCSUC/iy5oVfZRrpqkU3HHqzPPsoV2HovF2Wbl25ZlYVPQY1L/JFYCB76CReAOTw3YJ2Xi+VW&#10;aAJUuIRrEUPfoLjARZO7Yhg1KL6MgbtqvMEJeebVON5vhLzykmP6oxxS18c65qOQ+0WKCYJyGNs+&#10;reN4FXK/UHH4CLlfqLhognJY8fAxg8sYQu4XarqECqsCPq1jqY+tZ36hZkuoUDn7tI7lMLZ+eVlw&#10;d4hhgSrkfqHmS6hQ7/mYwSIOWy/8Qi2WUKEm8mkdCx1sHcoUL/kSaukXarmECtN5n9Zxko5mKr9Q&#10;qyVUmPb6tM5wLovN4zzU7wdLtCzyC5dFS7w4U/O6wvXuxPxCFvMhEQPMZbyuIO9QzPMWJeYM4grw&#10;wPe7ggza8zYlnqviColn0PJOxeApRSxdEnN5DI3wfld/szuGAbzZfcDf1OuhnvHpJT8G502Ia1X7&#10;TSje5OH/n/rnlvdCMeNDDM+DUVZdh/tNceyoEqbvqlCelsdBNHiRyTeH4F+elseLbLmur474k+00&#10;x35qRdg3x0rbLL+8vQQPN4X8NTVLhPK0PCqyCp5tFzbytDyq1/XV3fzJdu7HBO+UFw93YroJZePy&#10;qMSUwYKAT0y+uteXvRtTdbXgDummk5HIoxJRfH2kydPyqFLy1L2+6t2A8qsDd0A3nXQojzSgCqbz&#10;HoQ8Za+veTec5GrAHc5NJ8OQRxpODiszHuF4yl5f82448vLuYKRKhiCPNJQYpjkeoXjK9CvKQOD2&#10;hfd1UTVcb/D4XCA7Sab+eNh+PhyPeGOfxseHj8cxeK5hF9Bn8W+xqciOolrpevyZjGLZDIP7X3BP&#10;0bR+6LdfYS/M2F+2EsHWJ/iw78e/w+AM24g24fTXUz22YXD8qYN9OhVL8RXlLL6kWYGrDCM980DP&#10;1F0DTW3COYTqCj9+nC97lZ6G8fC4hysxUW91/Q+wB2d3wL0yYrPOxdXyBbYKib5ZtjXhXiT6Xahu&#10;m6/e/wMAAP//AwBQSwMEFAAGAAgAAAAhAAMqAlbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j7FOwzAQhnck3sE6JDZqx0ihDXGqtqIDA0NbQIxufCQR9jmK3Ta8Pc5Utvt1n/77rlyOzrIzDqHz&#10;pCCbCWBItTcdNQreD9uHObAQNRltPaGCXwywrG5vSl0Yf6EdnvexYamEQqEVtDH2BeehbtHpMPM9&#10;Utp9+8HpmOLQcDPoSyp3lkshcu50R+lCq3vctFj/7E9OwXrxaXdytREfL+tH84Wv9tC8bZW6vxtX&#10;z8AijvEKw6Sf1KFKTkd/IhOYTTkTMk/sNAGbgEzMF8COCqTMn4BXJf//Q/UHAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAAsW/hH0HAADEJQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAAyoCVt8AAAALAQAADwAAAAAAAAAAAAAAAADXCQAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOMKAAAAAA==&#10;" path="m63,1987r-63,l,2256r63,l63,1987xm63,1656r-63,l,1925r63,l63,1656xm63,1325r-63,l,1594r63,l63,1325xm63,994l,994r,269l63,1263r,-269xm63,663l,663,,932r63,l63,663xm63,332l,332,,600r63,l63,332xm63,l,,,269r63,l63,xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0468EDD2">
+              <v:shape id="AutoShape 212" style="position:absolute;margin-left:551.3pt;margin-top:.55pt;width:3.15pt;height:112.8pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="63,2256" o:spid="_x0000_s1026" stroked="f" path="m63,1987r-63,l,2256r63,l63,1987xm63,1656r-63,l,1925r63,l63,1656xm63,1325r-63,l,1594r63,l63,1325xm63,994l,994r,269l63,1263r,-269xm63,663l,663,,932r63,l63,663xm63,332l,332,,600r63,l63,332xm63,l,,,269r63,l63,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACxb+EfQcAAMQlAAAOAAAAZHJzL2Uyb0RvYy54bWysmtuO2zYQhu8L9B0EXbZILOosI05QJEhR&#10;oCcg7ANoZXlt1JZUSbve9Ok7Q4v2kEvSbNFcrOzoN/UPP47Eofjuw8vpGDy343Tou03I3kZh0HZN&#10;vz10j5vwD/75TRkG01x32/rYd+0m/NpO4Yf3337z7jys27jf98dtOwbQSDetz8Mm3M/zsF6tpmbf&#10;nurpbT+0HZzc9eOpnuHr+LjajvUZWj8dV3EU5atzP26HsW/aaYL//XQ5Gb4X7e92bTP/tttN7Rwc&#10;NyF4m8XfUfx9wL+r9+/q9eNYD/tDs9io/4OLU33o4KLXpj7Vcx08jYdXTZ0OzdhP/W5+2/SnVb/b&#10;HZpWxADRsEiL5su+HloRC3TONFy7afr/mm1+ff4y/D6i9Wn4uW/+nKBHVudhWl/P4JcJNMHD+Zd+&#10;Cwzrp7kXwb7sxhP+EsIIXkSffr32afsyBw38ZxpFURYGDZxhaRJnuejzVb2WP26epvnHthcN1c8/&#10;T/MFyRY+iQ7dBl19gqtywLc7HYHO92+CKGAsKiv8G+cLxKuQSeF3q4BHwTnIE10SS8mlraoqoSld&#10;lEgRtMNQsg9iCECXpVImfcW52Rd0wyUA9JUafeVS4vJVSJHbF2Se2l82X5UUoq/S6IupnR/HeWHo&#10;MOjCW4RCY+4xpnW/AyVlwFlsNqcSsJmj3e8ypzFwmKMgOMvN5jQM5qHGKAPHWItVDo4kiCkLHlvS&#10;QAORG7HGFAJDjRlrrHIQuWnOhJiy4LE5FyCxlQFsMUchuMxpHPDGYTFHWfDYnBCJBqJKsDX91pBQ&#10;CAw15p5LNA72MZdQFjwxJ0SigbCYoxBc5jQODnOUBYdoTbfeRANhxppQCA6sqcbBbi6lLHhqTohU&#10;A5EYsaYUAkONGWuqcbCPuZSy4Kk5IVINhMUcheAyp3FwmKMseGpOiEwDkUeZISEyCoGhxtxzmcbB&#10;jjWjLHhmTohMA2ExRyG4zGkcHOYoC56ZEyLTQJixZhSCAyvMr5S7pt1cTlnw3JwQuQYCJnMGrDDB&#10;uj34GWrMWHONg33M5ZQFz80JkWsgLOYoBJc5jYPDHGXBc3NCFBqIuEgNPVdQCAw15p4rNA52rAVl&#10;wQtzQhQaCIs5CsFlTuPgMEdZ8MKcEIUGwoy1oBAcWEuNg91cSVnw0pwQpQoiN1ItKQOUmKGWGgX7&#10;iCspCV6a06FUMVisUQIOaxoDhzXKgZfmZKhUCFWaGHKhov2PEnOvVSoBxxy4ohh4ZU6FSoVgsUb7&#10;32FNJeCyRjHwypwIlQrBDLSi/W8HChki79GyTrXWzxEFweGXxokcDAmlxcQIlUUUAmrMVFmkcnBU&#10;DwwXFG6VNPzS4k+lYfNHSbj8qTCc/igS6D9zTkALMgxBJGfMkBRMKapRY+m/f1FUM4qEM1tZzVQi&#10;Nn8UhsufSsORG4xRJODPnB2MqUQsfJXS2sHXv7Rmam3NLMU1i9X8MONVi2srXf/amqnFNbNU10wv&#10;r42DL6Yk7GMvVkm4ciNWc8NSXjOtvo7hafy6vGZKfY0aS27419cws5ZJiathzFJhM63EtvmjueHy&#10;558bCSUC/iy5oVfZRrpqkU3HHqzPPsoV2HovF2Wbl25ZlYVPQY1L/JFYCB76CReAOTw3YJ2Xi+VW&#10;aAJUuIRrEUPfoLjARZO7Yhg1KL6MgbtqvMEJeebVON5vhLzykmP6oxxS18c65qOQ+0WKCYJyGNs+&#10;reN4FXK/UHH4CLlfqLhognJY8fAxg8sYQu4XarqECqsCPq1jqY+tZ36hZkuoUDn7tI7lMLZ+eVlw&#10;d4hhgSrkfqHmS6hQ7/mYwSIOWy/8Qi2WUKEm8mkdCx1sHcoUL/kSaukXarmECtN5n9Zxko5mKr9Q&#10;qyVUmPb6tM5wLovN4zzU7wdLtCzyC5dFS7w4U/O6wvXuxPxCFvMhEQPMZbyuIO9QzPMWJeYM4grw&#10;wPe7ggza8zYlnqviColn0PJOxeApRSxdEnN5DI3wfld/szuGAbzZfcDf1OuhnvHpJT8G502Ia1X7&#10;TSje5OH/n/rnlvdCMeNDDM+DUVZdh/tNceyoEqbvqlCelsdBNHiRyTeH4F+elseLbLmur474k+00&#10;x35qRdg3x0rbLL+8vQQPN4X8NTVLhPK0PCqyCp5tFzbytDyq1/XV3fzJdu7HBO+UFw93YroJZePy&#10;qMSUwYKAT0y+uteXvRtTdbXgDummk5HIoxJRfH2kydPyqFLy1L2+6t2A8qsDd0A3nXQojzSgCqbz&#10;HoQ8Za+veTec5GrAHc5NJ8OQRxpODiszHuF4yl5f82448vLuYKRKhiCPNJQYpjkeoXjK9CvKQOD2&#10;hfd1UTVcb/D4XCA7Sab+eNh+PhyPeGOfxseHj8cxeK5hF9Bn8W+xqciOolrpevyZjGLZDIP7X3BP&#10;0bR+6LdfYS/M2F+2EsHWJ/iw78e/w+AM24g24fTXUz22YXD8qYN9OhVL8RXlLL6kWYGrDCM980DP&#10;1F0DTW3COYTqCj9+nC97lZ6G8fC4hysxUW91/Q+wB2d3wL0yYrPOxdXyBbYKib5ZtjXhXiT6Xahu&#10;m6/e/wMAAP//AwBQSwMEFAAGAAgAAAAhAAMqAlbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j7FOwzAQhnck3sE6JDZqx0ihDXGqtqIDA0NbQIxufCQR9jmK3Ta8Pc5Utvt1n/77rlyOzrIzDqHz&#10;pCCbCWBItTcdNQreD9uHObAQNRltPaGCXwywrG5vSl0Yf6EdnvexYamEQqEVtDH2BeehbtHpMPM9&#10;Utp9+8HpmOLQcDPoSyp3lkshcu50R+lCq3vctFj/7E9OwXrxaXdytREfL+tH84Wv9tC8bZW6vxtX&#10;z8AijvEKw6Sf1KFKTkd/IhOYTTkTMk/sNAGbgEzMF8COCqTMn4BXJf//Q/UHAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAAsW/hH0HAADEJQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAAyoCVt8AAAALAQAADwAAAAAAAAAAAAAAAADXCQAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOMKAAAAAA==&#10;" w14:anchorId="227EFC66">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40005,1268730;0,1268730;0,1439545;40005,1439545;40005,1268730;40005,1058545;0,1058545;0,1229360;40005,1229360;40005,1058545;40005,848360;0,848360;0,1019175;40005,1019175;40005,848360;40005,638175;0,638175;0,808990;40005,808990;40005,638175;40005,427990;0,427990;0,598805;40005,598805;40005,427990;40005,217805;0,217805;0,387985;40005,387985;40005,217805;40005,6985;0,6985;0,177800;40005,177800;40005,6985" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658326" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="659E30E2" wp14:editId="20A0AE0D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3216275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>217805</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -12798,53 +12430,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="5D74CD0A" id="Rectangle 211" o:spid="_x0000_s1026" style="position:absolute;margin-left:253.25pt;margin-top:17.15pt;width:3.6pt;height:13.45pt;z-index:-251658154;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQCgLzs33gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJ2mCSXEqRBST8CBFqnXbbxNIuJ1iJ02/D3mBMfVPM28LTez7cWZRt851pAsFAji2pmOGw0f&#10;++3dGoQPyAZ7x6ThmzxsquurEgvjLvxO511oRCxhX6CGNoShkNLXLVn0CzcQx+zkRoshnmMjzYiX&#10;WG57uVQqlxY7jgstDvTcUv25m6wGzFfm6+2Uvu5fphwfmllts4PS+vZmfnoEEWgOfzD86kd1qKLT&#10;0U1svOg1ZCrPIqohXaUgIpAl6T2Io4Y8WYKsSvn/g+oHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAoC87N94AAAAJAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="61D502B5">
+              <v:rect id="Rectangle 211" style="position:absolute;margin-left:253.25pt;margin-top:17.15pt;width:3.6pt;height:13.45pt;z-index:-251658154;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="611C5E3F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQCgLzs33gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJ2mCSXEqRBST8CBFqnXbbxNIuJ1iJ02/D3mBMfVPM28LTez7cWZRt851pAsFAji2pmOGw0f&#10;++3dGoQPyAZ7x6ThmzxsquurEgvjLvxO511oRCxhX6CGNoShkNLXLVn0CzcQx+zkRoshnmMjzYiX&#10;WG57uVQqlxY7jgstDvTcUv25m6wGzFfm6+2Uvu5fphwfmllts4PS+vZmfnoEEWgOfzD86kd1qKLT&#10;0U1svOg1ZCrPIqohXaUgIpAl6T2Io4Y8WYKsSvn/g+oHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAoC87N94AAAAJAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658327" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00C64547" wp14:editId="4F41FC31">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4676140</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>217805</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="455979909" name="Rectangle 210"/>
@@ -12877,53 +12509,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="5E7499C4" id="Rectangle 210" o:spid="_x0000_s1026" style="position:absolute;margin-left:368.2pt;margin-top:17.15pt;width:3.35pt;height:13.45pt;z-index:-251658153;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCfjUq/3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJ06uG2IUyGknoADLRLXbbxNImI7xE4b/h5zguNqnmbeltvZ9uxMY+i805AtBDBytTed&#10;azS8H3Z3a2AhojPYe0cavinAtrq+KrEw/uLe6LyPDUslLhSooY1xKDgPdUsWw8IP5FJ28qPFmM6x&#10;4WbESyq3PV8KobjFzqWFFgd6aqn+3E9WA6rcfL2e5MvheVK4aWaxu/8QWt/ezI8PwCLN8Q+GX/2k&#10;DlVyOvrJmcB6DSup8oRqkLkEloBVLjNgRw0qWwKvSv7/g+oHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAn41Kv94AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0549AC4A">
+              <v:rect id="Rectangle 210" style="position:absolute;margin-left:368.2pt;margin-top:17.15pt;width:3.35pt;height:13.45pt;z-index:-251658153;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="1317A402" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCfjUq/3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJ06uG2IUyGknoADLRLXbbxNImI7xE4b/h5zguNqnmbeltvZ9uxMY+i805AtBDBytTed&#10;azS8H3Z3a2AhojPYe0cavinAtrq+KrEw/uLe6LyPDUslLhSooY1xKDgPdUsWw8IP5FJ28qPFmM6x&#10;4WbESyq3PV8KobjFzqWFFgd6aqn+3E9WA6rcfL2e5MvheVK4aWaxu/8QWt/ezI8PwCLN8Q+GX/2k&#10;DlVyOvrJmcB6DSup8oRqkLkEloBVLjNgRw0qWwKvSv7/g+oHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAn41Kv94AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658328" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="515C77A1" wp14:editId="3174CAFA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5240020</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>217805</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1778538338" name="Rectangle 209"/>
@@ -12956,53 +12588,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="5E045964" id="Rectangle 209" o:spid="_x0000_s1026" style="position:absolute;margin-left:412.6pt;margin-top:17.15pt;width:3.6pt;height:13.45pt;z-index:-251658152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQCYq8ZK3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqFMnjULIpkJIPQEHWiSu29hNIuJ1iJ02/D3mBMfVPM28rbaLHcTZTL53jLBeJSAMN0733CK8&#10;H3Z3BQgfiDUNjg3Ct/Gwra+vKiq1u/CbOe9DK2IJ+5IQuhDGUkrfdMaSX7nRcMxObrIU4jm1Uk90&#10;ieV2kCpJcmmp57jQ0WieOtN87meLQHmmv15P6cvhec7pvl2S3eYjQby9WR4fQASzhD8YfvWjOtTR&#10;6ehm1l4MCIXaqIgipFkKIgJFqjIQR4R8rUDWlfz/Qf0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAmKvGSt4AAAAJAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2EBF354F">
+              <v:rect id="Rectangle 209" style="position:absolute;margin-left:412.6pt;margin-top:17.15pt;width:3.6pt;height:13.45pt;z-index:-251658152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="360D8ED6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQCYq8ZK3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqFMnjULIpkJIPQEHWiSu29hNIuJ1iJ02/D3mBMfVPM28rbaLHcTZTL53jLBeJSAMN0733CK8&#10;H3Z3BQgfiDUNjg3Ct/Gwra+vKiq1u/CbOe9DK2IJ+5IQuhDGUkrfdMaSX7nRcMxObrIU4jm1Uk90&#10;ieV2kCpJcmmp57jQ0WieOtN87meLQHmmv15P6cvhec7pvl2S3eYjQby9WR4fQASzhD8YfvWjOtTR&#10;6ehm1l4MCIXaqIgipFkKIgJFqjIQR4R8rUDWlfz/Qf0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAmKvGSt4AAAAJAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658329" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6366363A" wp14:editId="689BB73A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4767580</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>427990</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1258592765" name="Rectangle 208"/>
@@ -13035,53 +12667,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="12BEF3B3" id="Rectangle 208" o:spid="_x0000_s1026" style="position:absolute;margin-left:375.4pt;margin-top:33.7pt;width:3.35pt;height:13.45pt;z-index:-251658151;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCbjo1d3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqA3NT5tmUyGknoADLRLXbbxNImI7xE4b3h5zguNoRjPflNvZ9OLMo++cRbhfKBBsa6c7&#10;2yC8H3Z3KxA+kNXUO8sI3+xhW11flVRod7FvfN6HRsQS6wtCaEMYCil93bIhv3AD2+id3GgoRDk2&#10;Uo90ieWmlw9KZdJQZ+NCSwM/tVx/7ieDQFmiv15Py5fD85TRupnVLv1QiLc38+MGROA5/IXhFz+i&#10;QxWZjm6y2oseIU9VRA8IWZ6AiIE8zVMQR4R1sgRZlfL/g+oHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAm46NXd4AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="798F037D">
+              <v:rect id="Rectangle 208" style="position:absolute;margin-left:375.4pt;margin-top:33.7pt;width:3.35pt;height:13.45pt;z-index:-251658151;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="61D212B6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCbjo1d3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqA3NT5tmUyGknoADLRLXbbxNImI7xE4b3h5zguNoRjPflNvZ9OLMo++cRbhfKBBsa6c7&#10;2yC8H3Z3KxA+kNXUO8sI3+xhW11flVRod7FvfN6HRsQS6wtCaEMYCil93bIhv3AD2+id3GgoRDk2&#10;Uo90ieWmlw9KZdJQZ+NCSwM/tVx/7ieDQFmiv15Py5fD85TRupnVLv1QiLc38+MGROA5/IXhFz+i&#10;QxWZjm6y2oseIU9VRA8IWZ6AiIE8zVMQR4R1sgRZlfL/g+oHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAm46NXd4AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658330" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="633B3319" wp14:editId="38D1272E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1896110</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>638175</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1059355183" name="Rectangle 207"/>
@@ -13114,53 +12746,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="748401DF" id="Rectangle 207" o:spid="_x0000_s1026" style="position:absolute;margin-left:149.3pt;margin-top:50.25pt;width:3.35pt;height:13.45pt;z-index:-251658150;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDQkfSk3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLKFdy1aaTghpJ+DAhsTVa7y2oklKk27l7TEndrT/T78/l5vZ9uJEY+i803C/UCDI1d50&#10;rtHwsd/erUCEiM5g7x1p+KEAm+r6qsTC+LN7p9MuNoJLXChQQxvjUEgZ6pYshoUfyHF29KPFyOPY&#10;SDPimcttLxOlcmmxc3yhxYGeW6q/dpPVgPnSfL8d09f9y5TjupnVNvtUWt/ezE+PICLN8R+GP31W&#10;h4qdDn5yJoheQ7Je5YxyoFQGgolUZSmIA2+ShyXIqpSXP1S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANCR9KTfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2617814E">
+              <v:rect id="Rectangle 207" style="position:absolute;margin-left:149.3pt;margin-top:50.25pt;width:3.35pt;height:13.45pt;z-index:-251658150;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="19A3B93A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDQkfSk3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLKFdy1aaTghpJ+DAhsTVa7y2oklKk27l7TEndrT/T78/l5vZ9uJEY+i803C/UCDI1d50&#10;rtHwsd/erUCEiM5g7x1p+KEAm+r6qsTC+LN7p9MuNoJLXChQQxvjUEgZ6pYshoUfyHF29KPFyOPY&#10;SDPimcttLxOlcmmxc3yhxYGeW6q/dpPVgPnSfL8d09f9y5TjupnVNvtUWt/ezE+PICLN8R+GP31W&#10;h4qdDn5yJoheQ7Je5YxyoFQGgolUZSmIA2+ShyXIqpSXP1S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANCR9KTfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658331" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="712432BA" wp14:editId="4AD8D3E5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6452870</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>848360</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1594647977" name="Rectangle 206"/>
@@ -13193,53 +12825,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="427CE033" id="Rectangle 206" o:spid="_x0000_s1026" style="position:absolute;margin-left:508.1pt;margin-top:66.8pt;width:3.35pt;height:13.45pt;z-index:-251658149;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCEXLHF3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN2EWjTEqRBST8CBFonrNt4mEbEdYqcNf8/2BLcZ7dPsTLmZXS9ONMYueAPLhQJBvg62&#10;842Bj/327gFETOgt9sGTgR+KsKmur0osbDj7dzrtUiM4xMcCDbQpDYWUsW7JYVyEgTzfjmF0mNiO&#10;jbQjnjnc9TJTSkuHnecPLQ703FL9tZucAdT39vvtmL/uXyaN62ZW29WnMub2Zn56BJFoTn8wXOpz&#10;dai40yFM3kbRs1dLnTHLKs81iAuismwN4sBKqxXIqpT/V1S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAIRcscXfAAAADQEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0FCE8932">
+              <v:rect id="Rectangle 206" style="position:absolute;margin-left:508.1pt;margin-top:66.8pt;width:3.35pt;height:13.45pt;z-index:-251658149;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="741ABA0A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCEXLHF3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN2EWjTEqRBST8CBFonrNt4mEbEdYqcNf8/2BLcZ7dPsTLmZXS9ONMYueAPLhQJBvg62&#10;842Bj/327gFETOgt9sGTgR+KsKmur0osbDj7dzrtUiM4xMcCDbQpDYWUsW7JYVyEgTzfjmF0mNiO&#10;jbQjnjnc9TJTSkuHnecPLQ703FL9tZucAdT39vvtmL/uXyaN62ZW29WnMub2Zn56BJFoTn8wXOpz&#10;dai40yFM3kbRs1dLnTHLKs81iAuismwN4sBKqxXIqpT/V1S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAIRcscXfAAAADQEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658332" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14BAF1F3" wp14:editId="7B45DD44">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4291965</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1479550</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1415594841" name="Rectangle 205"/>
@@ -13272,53 +12904,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="34194738" id="Rectangle 205" o:spid="_x0000_s1026" style="position:absolute;margin-left:337.95pt;margin-top:116.5pt;width:3.6pt;height:13.45pt;z-index:-251658148;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBNLBzy4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuLNlKy1qaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50rBcKBCWam86ajR8&#10;7Ld3axAhIhnsPVkNPzbAprq+KrEw/kzv9rSLjeAQCgVqaGMcCilD3VqHYeEHS3w7+tFh5HFspBnx&#10;zOGulyulMumwI/7Q4mCfW1t/7SanAbN78/12TF73L1OGeTOrbfqptL69mZ8eQUQ7x38Y/vRZHSp2&#10;OviJTBC9huwhzRnVsEoSLsVEtk6WIA68SfMcZFXKyw7VLwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBNLBzy4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6AC7E752">
+              <v:rect id="Rectangle 205" style="position:absolute;margin-left:337.95pt;margin-top:116.5pt;width:3.6pt;height:13.45pt;z-index:-251658148;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="21C39D1E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBNLBzy4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuLNlKy1qaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50rBcKBCWam86ajR8&#10;7Ld3axAhIhnsPVkNPzbAprq+KrEw/kzv9rSLjeAQCgVqaGMcCilD3VqHYeEHS3w7+tFh5HFspBnx&#10;zOGulyulMumwI/7Q4mCfW1t/7SanAbN78/12TF73L1OGeTOrbfqptL69mZ8eQUQ7x38Y/vRZHSp2&#10;OviJTBC9huwhzRnVsEoSLsVEtk6WIA68SfMcZFXKyw7VLwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBNLBzy4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658333" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62E0ABCD" wp14:editId="42467B2E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6663055</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1479550</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="48895" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="377161357" name="Rectangle 204"/>
@@ -13351,110 +12983,110 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="61B0EABD" id="Rectangle 204" o:spid="_x0000_s1026" style="position:absolute;margin-left:524.65pt;margin-top:116.5pt;width:3.85pt;height:13.45pt;z-index:-251658147;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWbynS5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkjU14hRFigwD&#10;ugvQ7QMUWbaFyaJGKnG6rx+lpGmwvQ3zgyCK4iHP0fHq7jg4cTBIFnwty8lUCuM1NNZ3tfz+bftu&#10;KQVF5RvlwJtaPhuSd+u3b1ZjqMwMenCNQcEgnqox1LKPMVRFQbo3g6IJBOM52QIOKnKIXdGgGhl9&#10;cMVsOn1fjIBNQNCGiE8fTkm5zvhta3T80rZkonC15NliXjGvu7QW65WqOlSht/o8hvqHKQZlPTe9&#10;QD2oqMQe7V9Qg9UIBG2caBgKaFurTebAbMrpH2yeehVM5sLiULjIRP8PVn8+PIWvmEan8Aj6BwkP&#10;m175ztwjwtgb1XC7MglVjIGqS0EKiEvFbvwEDT+t2kfIGhxbHBIgsxPHLPXzRWpzjELz4Xy5vF1I&#10;oTlT3kyX5SI3UNVLbUCKHwwMIm1qifyQGVsdHimmWVT1ciXPDs42W+tcDrDbbRyKg+JH3+bvjE7X&#10;15xPlz2kshNiOskkE69kIap20DwzR4STc9jpvOkBf0kxsmtqST/3Co0U7qNnnW7L+TzZLAfzxc2M&#10;A7zO7K4zymuGqmWU4rTdxJM19wFt13OnMpP2cM/atjYTf53qPCw7I+txdnGy3nWcb73+a+vfAAAA&#10;//8DAFBLAwQUAAYACAAAACEArEpTWuAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF&#10;70j8h8hI3FjCuhZamk4IaSfgwIbE1Wu8tqJJSpNu5d/jndjNz356/l65nm0vjjSGzjsN9wsFglzt&#10;TecaDZ+7zd0jiBDRGey9Iw2/FGBdXV+VWBh/ch903MZGcIgLBWpoYxwKKUPdksWw8AM5vh38aDGy&#10;HBtpRjxxuO3lUqlMWuwcf2hxoJeW6u/tZDVgtjI/74fkbfc6ZZg3s9qkX0rr25v5+QlEpDn+m+GM&#10;z+hQMdPeT84E0bNWqzxhr4ZlknCrs0WlDzzteZXmOciqlJctqj8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAVm8p0uUBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEArEpTWuAAAAANAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0DCBE9EF">
+              <v:rect id="Rectangle 204" style="position:absolute;margin-left:524.65pt;margin-top:116.5pt;width:3.85pt;height:13.45pt;z-index:-251658147;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="1875D20E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWbynS5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkjU14hRFigwD&#10;ugvQ7QMUWbaFyaJGKnG6rx+lpGmwvQ3zgyCK4iHP0fHq7jg4cTBIFnwty8lUCuM1NNZ3tfz+bftu&#10;KQVF5RvlwJtaPhuSd+u3b1ZjqMwMenCNQcEgnqox1LKPMVRFQbo3g6IJBOM52QIOKnKIXdGgGhl9&#10;cMVsOn1fjIBNQNCGiE8fTkm5zvhta3T80rZkonC15NliXjGvu7QW65WqOlSht/o8hvqHKQZlPTe9&#10;QD2oqMQe7V9Qg9UIBG2caBgKaFurTebAbMrpH2yeehVM5sLiULjIRP8PVn8+PIWvmEan8Aj6BwkP&#10;m175ztwjwtgb1XC7MglVjIGqS0EKiEvFbvwEDT+t2kfIGhxbHBIgsxPHLPXzRWpzjELz4Xy5vF1I&#10;oTlT3kyX5SI3UNVLbUCKHwwMIm1qifyQGVsdHimmWVT1ciXPDs42W+tcDrDbbRyKg+JH3+bvjE7X&#10;15xPlz2kshNiOskkE69kIap20DwzR4STc9jpvOkBf0kxsmtqST/3Co0U7qNnnW7L+TzZLAfzxc2M&#10;A7zO7K4zymuGqmWU4rTdxJM19wFt13OnMpP2cM/atjYTf53qPCw7I+txdnGy3nWcb73+a+vfAAAA&#10;//8DAFBLAwQUAAYACAAAACEArEpTWuAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF&#10;70j8h8hI3FjCuhZamk4IaSfgwIbE1Wu8tqJJSpNu5d/jndjNz356/l65nm0vjjSGzjsN9wsFglzt&#10;TecaDZ+7zd0jiBDRGey9Iw2/FGBdXV+VWBh/ch903MZGcIgLBWpoYxwKKUPdksWw8AM5vh38aDGy&#10;HBtpRjxxuO3lUqlMWuwcf2hxoJeW6u/tZDVgtjI/74fkbfc6ZZg3s9qkX0rr25v5+QlEpDn+m+GM&#10;z+hQMdPeT84E0bNWqzxhr4ZlknCrs0WlDzzteZXmOciqlJctqj8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAVm8p0uUBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEArEpTWuAAAAANAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vestibulum condimentum nisi ac felis auctor mattis. Mauris gravida arcu non </w:t>
+        <w:t>Vestibulum condimentum nisi ac felis auctor mattis. Mauris gravida arcu non feugiat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="434343"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="434343"/>
+        </w:rPr>
+        <w:t>suscipit. Integer a lacus a lectus rutrum porttitor et non lorem. Nullam a rhoncus ante. Sed arcu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="434343"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="434343"/>
+        </w:rPr>
+        <w:t>tortor, egestas sit amet suscipit sit amet, pretium eget diam. Aenean blandit purus at turpis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="434343"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="434343"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rhoncus vestibulum. Phasellus suscipit scelerisque ultrices. Morbi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>feugiat</w:t>
-[...38 lines deleted...]
-        <w:t>rhoncus vestibulum. Phasellus suscipit scelerisque ultrices. Morbi imperdiet augue velit, vel</w:t>
+        <w:t>imperdiet augue velit, vel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:t>fermentum tellus scelerisque eget. Aenean eleifend nulla ac odio tincidunt bibendum. Donec</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
@@ -14078,53 +13710,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="33147656" id="AutoShape 193" o:spid="_x0000_s1026" style="position:absolute;margin-left:551.3pt;margin-top:12.3pt;width:3.4pt;height:145.95pt;z-index:251660424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,2919" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAW0jL1wgAAOEvAAAOAAAAZHJzL2Uyb0RvYy54bWysmtuO4zYShu8D5B0EXWaRsUonS43xBEGC&#10;WSyQPQCjPIDalttGbMsrqds9efpUUaJdJZM0E2QuWvboN/UXPxXFovjxh/fjIXhrun7fnlYhfIjC&#10;oDmt283+9LIKf60+f1+EQT/Up019aE/NKvza9OEPn7795uPl/NTE7a49bJouwEZO/dPlvAp3w3B+&#10;Wiz69a451v2H9tyc8OS27Y71gF+7l8Wmqy/Y+vGwiKMoX1zabnPu2nXT9/i/P48nw0+q/e22WQ//&#10;3W77ZggOqxC9Depvp/4+09/Fp4/100tXn3f79WSj/gsujvX+hBe9NvVzPdTBa7e/a+q4X3dt326H&#10;D+v2uGi32/26UTFgNBDNovmyq8+NigU7pz9fu6n/+5pd/+fty/l/HVnvz7+069967JHF5dw/Xc/Q&#10;lx41wfPl3+0GGdavQ6uCfd92R/olhhG8qz79eu3T5n0I1vifaQIFdvwaz0CRJVmeUZ8v6if94/Vr&#10;P/yzaVVD9dsv/TAi2eAn1aGb4FQf8aoVtrI9HpDOP74PogAgKkr6G+cTxKsQtPC7RVBFwSXIi7kk&#10;1hLVVlyUWRCndw0lWoUNKc0uiEso542lWqaNxbnZWKaFZCw1Gsu1xGlsqVVuY5h7ssdsxkotJGOF&#10;0RjI7k8gT01dBrzzlcjcZyAJuGhyChXEZneSgdUdJ+ByJzG43HEUFeRmdxKE7XbDO2vi5cYaSxQO&#10;dzGnUcWWXJAo4sxMNuYclMhMNpYoVIaa0yHmNKrYnBCY3vwmtrrjHFzuJAqXO06jis1ZkUgUcZEk&#10;pqxIOAclMvddIlE4yCacRpWYsyKRKKzuOAeXO4nC5Y7TqBJzViQShY1swjk4yKYShcNdymlUqTkr&#10;Uokijs1kU85BicxkU4nCcd+lnEaVmrMCn1UiK2zuOAeXO4nC5Y7TqFJzVmQSRZxFsSkrMs5Bicx9&#10;l0kUDrIZp1Fl5qzIJAqrO87B5U6icLnjNKrMnBWZRGG77zLOwUE2lygc7nJOo8rNWZHPUJRmsjnn&#10;ACQyk80lCsd9h9PG27OxwieUaVaXz1DY3HEOLncShcsdp1Hl5qxYShQxLCNTViw5ByUy991yhsI+&#10;H15yGtXSnBVLicLqjnNwuZuhcLjjNKqlOSuWMxQWskvOwUGWKhI5M7bVEgWnURXmrChmKDIz2YJz&#10;ABKZyRYSheO+KziNqjBnRTFDYXPHObjczVBQBWae3xWcRlWYs6KcoSiS0pQVJecAJDL3XTlDYb/v&#10;Sk6jKs1ZUc5Q2NxxDi53MxQOd5xGVZqzopyhsJAtOQcHWYhmLOz2IOI8KvylcUDGe0MkWrZcmuBC&#10;xFmQyAwXohkO+70HEUeCBs25AZEkYjXIcbgMzoi4DHIqaNCcHpj8ogeLNDf2oKi7SWTpwT9RdwOH&#10;UoGt8gbJxGqQ83AZlEAwftvQDMChoEFzkgBIJjbEovp2IPavvkGW32CpvyGWSYILUUbEsgC3I/Yv&#10;wEFW4GApwWFeg9sMch4UheUejCUQx/MNYpkkliocZmV4Bua1KVGGk8hi0L8MB1mHg6UQh1klbjXI&#10;k8Rl0D9JEg6lAkstDvNi3IJYFuN2xPfFeJmYJwkgq3GwlOMwq8chNs8TQBTkSmWB7F+RgyzJwVKT&#10;w6wot1vkSJwW/RMllYliKcxhVpnj98I41ojSXKksvXhfm1tBy+IcLNU5zMpzu0WeK06Ld8lit8jJ&#10;VGAp0WFWo1tBiyLdBfq+SrdalGU6WOp0mBXqpYWzKNRJZMHsX6iDrNTpNYGpVIdZrW41yIm4DPqn&#10;Si5TxVKtY3UuJl442zDPXUW9rlSWPrwv2K2QZcUOlpIdZjW73aJIFQrEZtE/VZYcTAWWuh1mhbsN&#10;syjcJWZ8VfiiXwbWO/1+cP1+ml4Q4qegprfNkXoneW57ehdZYX2CrxyrZHrbiCp6m2gRY/+QeOkl&#10;xtuHxDjjHl9kupumWbSS6/eeD+TYrUqu3jJi7G45zTBJjnNDHzM031Nyv0hp9kVynDf5tE5zISX3&#10;C5VmJkruFyrNE0iOD3gfM/TMVnK/UOn5SXJ88Pm0Ts8yJfcLNZtCxQeCT+s0xlPrODp7yadQc79Q&#10;afyj1nHg8mmdxiIl9wuVxgUl9wuV1tdIjmtjPmZowUvJ/UKlFSiS4+qRT+u0JKTkfqGWU6i4vuLT&#10;ulozoeZpucPvB1O0EPmFC9EUL/gOTtfRCfxCVjW3imHcBvFwgFI1sPqB5xClatLxB55B61EKPIcp&#10;VbOpKySeQeuRCrD88QKnxyqqRvx+oEmnnkHr8Qo8ByzQIxZknkHrMQs8By3QoxZ4Dltqpqg4eA5c&#10;oEcu8By6QI9dsPQMWo9egBMSBm68zacJR4ebyubbybowwO1kz/Sb+ulcDzRP0R+DyyrEHUjBbhWq&#10;3UP0/8f2ralapRhoukLzcOyKOEeu43VvisOJK3FWKoX6tD6eVYOTrMTFr7E9fVofR5m+rq/u5k+3&#10;sz60faPCvjmWbeMGML+YbkLduD6KmLJC54g+rY/yur66+8s+jAnKq4db1NLFCIAJ9Wl9FDHhvgYv&#10;Tp46w2Ufx5RfPTyI6SbUsegjjwlKXIj0uPe8dfeXfRxTcvXwIKabUMeijyKmDKcIPjH56u4v+zCm&#10;5PqYc4d00+lI9JFHlOM7H4+APGX313wYjr68Oxit0iHoIw8lHrd54litz+rjqNJjnZ9sfkVHIOM0&#10;sLzeGu5QbjptTx95MLjmHrvBjFf11d1f9WFA+dWBO6CbTgeijzyg8nrb6rP6ONGZetFPdn9NHQ7i&#10;p+ev2mJ8fRDT85ttM+7bw37zeX840AO4716efzp0wVuNW8Q/q39TxwvZQa0fnFr6mU6Yaac0bY6m&#10;Def903O7+Yobpbt23GeO++Lxw67tfg+DC+4xX4X9/1/rrgmDw79OuIm7xKVkfE4M6kuaLenVUsfP&#10;PPMz9WmNTa3CIcT1Dvr40zBuZH89d/uXHV4J1ArIqf0RN2hv97SRWu3kHl1NX3Afueqbac87bVTn&#10;35XqtjP/0x8AAAD//wMAUEsDBBQABgAIAAAAIQAm/3aP3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/LTsMwEEX3SPyDNUjsqO1QIghxqgKqYEsLrKfxEAf8iGK3Tfl63BWsRldzdOdMvZicZXsa&#10;Yx+8AjkTwMi3Qfe+U/C2WV3dAosJvUYbPCk4UoRFc35WY6XDwb/Sfp06lkt8rFCBSWmoOI+tIYdx&#10;FgbyefcZRocpx7HjesRDLneWF0KU3GHv8wWDAz0aar/XO6dguXr6MOm4se8a5fgVfh7o5dkodXkx&#10;Le+BJZrSHwwn/awOTXbahp3XkdmcpSjKzCoo5nmeCCnu5sC2Cq5leQO8qfn/J5pfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAIBbSMvXCAAA4S8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACb/do/fAAAADAEAAA8AAAAAAAAAAAAAAAAAMQsAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA9DAAAAAA=&#10;" path="m63,2649r-63,l,2918r63,l63,2649xm63,2318r-63,l,2587r63,l63,2318xm63,1987r-63,l,2256r63,l63,1987xm63,1656r-63,l,1924r63,l63,1656xm63,1324r-63,l,1593r63,l63,1324xm63,331l,331,,600r63,l63,331xm63,l,,,268r63,l63,xm67,993l,993r,269l67,1262r,-269xm67,662l,662,,931r67,l67,662xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="51D83E66">
+              <v:shape id="AutoShape 193" style="position:absolute;margin-left:551.3pt;margin-top:12.3pt;width:3.4pt;height:145.95pt;z-index:251660424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,2919" o:spid="_x0000_s1026" stroked="f" path="m63,2649r-63,l,2918r63,l63,2649xm63,2318r-63,l,2587r63,l63,2318xm63,1987r-63,l,2256r63,l63,1987xm63,1656r-63,l,1924r63,l63,1656xm63,1324r-63,l,1593r63,l63,1324xm63,331l,331,,600r63,l63,331xm63,l,,,268r63,l63,xm67,993l,993r,269l67,1262r,-269xm67,662l,662,,931r67,l67,662xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAW0jL1wgAAOEvAAAOAAAAZHJzL2Uyb0RvYy54bWysmtuO4zYShu8D5B0EXWaRsUonS43xBEGC&#10;WSyQPQCjPIDalttGbMsrqds9efpUUaJdJZM0E2QuWvboN/UXPxXFovjxh/fjIXhrun7fnlYhfIjC&#10;oDmt283+9LIKf60+f1+EQT/Up019aE/NKvza9OEPn7795uPl/NTE7a49bJouwEZO/dPlvAp3w3B+&#10;Wiz69a451v2H9tyc8OS27Y71gF+7l8Wmqy/Y+vGwiKMoX1zabnPu2nXT9/i/P48nw0+q/e22WQ//&#10;3W77ZggOqxC9Depvp/4+09/Fp4/100tXn3f79WSj/gsujvX+hBe9NvVzPdTBa7e/a+q4X3dt326H&#10;D+v2uGi32/26UTFgNBDNovmyq8+NigU7pz9fu6n/+5pd/+fty/l/HVnvz7+069967JHF5dw/Xc/Q&#10;lx41wfPl3+0GGdavQ6uCfd92R/olhhG8qz79eu3T5n0I1vifaQIFdvwaz0CRJVmeUZ8v6if94/Vr&#10;P/yzaVVD9dsv/TAi2eAn1aGb4FQf8aoVtrI9HpDOP74PogAgKkr6G+cTxKsQtPC7RVBFwSXIi7kk&#10;1hLVVlyUWRCndw0lWoUNKc0uiEso542lWqaNxbnZWKaFZCw1Gsu1xGlsqVVuY5h7ssdsxkotJGOF&#10;0RjI7k8gT01dBrzzlcjcZyAJuGhyChXEZneSgdUdJ+ByJzG43HEUFeRmdxKE7XbDO2vi5cYaSxQO&#10;dzGnUcWWXJAo4sxMNuYclMhMNpYoVIaa0yHmNKrYnBCY3vwmtrrjHFzuJAqXO06jis1ZkUgUcZEk&#10;pqxIOAclMvddIlE4yCacRpWYsyKRKKzuOAeXO4nC5Y7TqBJzViQShY1swjk4yKYShcNdymlUqTkr&#10;Uokijs1kU85BicxkU4nCcd+lnEaVmrMCn1UiK2zuOAeXO4nC5Y7TqFJzVmQSRZxFsSkrMs5Bicx9&#10;l0kUDrIZp1Fl5qzIJAqrO87B5U6icLnjNKrMnBWZRGG77zLOwUE2lygc7nJOo8rNWZHPUJRmsjnn&#10;ACQyk80lCsd9h9PG27OxwieUaVaXz1DY3HEOLncShcsdp1Hl5qxYShQxLCNTViw5ByUy991yhsI+&#10;H15yGtXSnBVLicLqjnNwuZuhcLjjNKqlOSuWMxQWskvOwUGWKhI5M7bVEgWnURXmrChmKDIz2YJz&#10;ABKZyRYSheO+KziNqjBnRTFDYXPHObjczVBQBWae3xWcRlWYs6KcoSiS0pQVJecAJDL3XTlDYb/v&#10;Sk6jKs1ZUc5Q2NxxDi53MxQOd5xGVZqzopyhsJAtOQcHWYhmLOz2IOI8KvylcUDGe0MkWrZcmuBC&#10;xFmQyAwXohkO+70HEUeCBs25AZEkYjXIcbgMzoi4DHIqaNCcHpj8ogeLNDf2oKi7SWTpwT9RdwOH&#10;UoGt8gbJxGqQ83AZlEAwftvQDMChoEFzkgBIJjbEovp2IPavvkGW32CpvyGWSYILUUbEsgC3I/Yv&#10;wEFW4GApwWFeg9sMch4UheUejCUQx/MNYpkkliocZmV4Bua1KVGGk8hi0L8MB1mHg6UQh1klbjXI&#10;k8Rl0D9JEg6lAkstDvNi3IJYFuN2xPfFeJmYJwkgq3GwlOMwq8chNs8TQBTkSmWB7F+RgyzJwVKT&#10;w6wot1vkSJwW/RMllYliKcxhVpnj98I41ojSXKksvXhfm1tBy+IcLNU5zMpzu0WeK06Ld8lit8jJ&#10;VGAp0WFWo1tBiyLdBfq+SrdalGU6WOp0mBXqpYWzKNRJZMHsX6iDrNTpNYGpVIdZrW41yIm4DPqn&#10;Si5TxVKtY3UuJl442zDPXUW9rlSWPrwv2K2QZcUOlpIdZjW73aJIFQrEZtE/VZYcTAWWuh1mhbsN&#10;syjcJWZ8VfiiXwbWO/1+cP1+ml4Q4qegprfNkXoneW57ehdZYX2CrxyrZHrbiCp6m2gRY/+QeOkl&#10;xtuHxDjjHl9kupumWbSS6/eeD+TYrUqu3jJi7G45zTBJjnNDHzM031Nyv0hp9kVynDf5tE5zISX3&#10;C5VmJkruFyrNE0iOD3gfM/TMVnK/UOn5SXJ88Pm0Ts8yJfcLNZtCxQeCT+s0xlPrODp7yadQc79Q&#10;afyj1nHg8mmdxiIl9wuVxgUl9wuV1tdIjmtjPmZowUvJ/UKlFSiS4+qRT+u0JKTkfqGWU6i4vuLT&#10;ulozoeZpucPvB1O0EPmFC9EUL/gOTtfRCfxCVjW3imHcBvFwgFI1sPqB5xClatLxB55B61EKPIcp&#10;VbOpKySeQeuRCrD88QKnxyqqRvx+oEmnnkHr8Qo8ByzQIxZknkHrMQs8By3QoxZ4Dltqpqg4eA5c&#10;oEcu8By6QI9dsPQMWo9egBMSBm68zacJR4ebyubbybowwO1kz/Sb+ulcDzRP0R+DyyrEHUjBbhWq&#10;3UP0/8f2ralapRhoukLzcOyKOEeu43VvisOJK3FWKoX6tD6eVYOTrMTFr7E9fVofR5m+rq/u5k+3&#10;sz60faPCvjmWbeMGML+YbkLduD6KmLJC54g+rY/yur66+8s+jAnKq4db1NLFCIAJ9Wl9FDHhvgYv&#10;Tp46w2Ufx5RfPTyI6SbUsegjjwlKXIj0uPe8dfeXfRxTcvXwIKabUMeijyKmDKcIPjH56u4v+zCm&#10;5PqYc4d00+lI9JFHlOM7H4+APGX313wYjr68Oxit0iHoIw8lHrd54litz+rjqNJjnZ9sfkVHIOM0&#10;sLzeGu5QbjptTx95MLjmHrvBjFf11d1f9WFA+dWBO6CbTgeijzyg8nrb6rP6ONGZetFPdn9NHQ7i&#10;p+ev2mJ8fRDT85ttM+7bw37zeX840AO4716efzp0wVuNW8Q/q39TxwvZQa0fnFr6mU6Yaac0bY6m&#10;Def903O7+Yobpbt23GeO++Lxw67tfg+DC+4xX4X9/1/rrgmDw79OuIm7xKVkfE4M6kuaLenVUsfP&#10;PPMz9WmNTa3CIcT1Dvr40zBuZH89d/uXHV4J1ArIqf0RN2hv97SRWu3kHl1NX3Afueqbac87bVTn&#10;35XqtjP/0x8AAAD//wMAUEsDBBQABgAIAAAAIQAm/3aP3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/LTsMwEEX3SPyDNUjsqO1QIghxqgKqYEsLrKfxEAf8iGK3Tfl63BWsRldzdOdMvZicZXsa&#10;Yx+8AjkTwMi3Qfe+U/C2WV3dAosJvUYbPCk4UoRFc35WY6XDwb/Sfp06lkt8rFCBSWmoOI+tIYdx&#10;FgbyefcZRocpx7HjesRDLneWF0KU3GHv8wWDAz0aar/XO6dguXr6MOm4se8a5fgVfh7o5dkodXkx&#10;Le+BJZrSHwwn/awOTXbahp3XkdmcpSjKzCoo5nmeCCnu5sC2Cq5leQO8qfn/J5pfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAIBbSMvXCAAA4S8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACb/do/fAAAADAEAAA8AAAAAAAAAAAAAAAAAMQsAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA9DAAAAAA=&#10;" w14:anchorId="584E6F84">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40005,1838325;0,1838325;0,2009140;40005,2009140;40005,1838325;40005,1628140;0,1628140;0,1798955;40005,1798955;40005,1628140;40005,1417955;0,1417955;0,1588770;40005,1588770;40005,1417955;40005,1207770;0,1207770;0,1377950;40005,1377950;40005,1207770;40005,996950;0,996950;0,1167765;40005,1167765;40005,996950;40005,366395;0,366395;0,537210;40005,537210;40005,366395;40005,156210;0,156210;0,326390;40005,326390;40005,156210;42545,786765;0,786765;0,957580;42545,957580;42545,786765;42545,576580;0,576580;0,747395;42545,747395;42545,576580" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665544" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1ED1851C" wp14:editId="66EC3645">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4444365</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>366395</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -14158,53 +13790,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="042342C1" id="Rectangle 192" o:spid="_x0000_s1026" style="position:absolute;margin-left:349.95pt;margin-top:28.85pt;width:3.35pt;height:13.45pt;z-index:-251650936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD2YkXD3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqA20ThOyqRBST8CBFonrNt4mEbEdYqcNf485wXE1TzNvy81se3HiMXTeIdwuFAh2tTed&#10;axDe99ubNYgQyRnqvWOEbw6wqS4vSiqMP7s3Pu1iI1KJCwUhtDEOhZShbtlSWPiBXcqOfrQU0zk2&#10;0ox0TuW2l3dKaWmpc2mhpYGfWq4/d5NFIL00X6/H+5f986Qpb2a1XX0oxOur+fEBROQ5/sHwq5/U&#10;oUpOBz85E0SPoPM8TyjCKstAJCBTWoM4IKyXGmRVyv8fVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA9mJFw94AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="10B5C5E1">
+              <v:rect id="Rectangle 192" style="position:absolute;margin-left:349.95pt;margin-top:28.85pt;width:3.35pt;height:13.45pt;z-index:-251650936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="1E344654" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD2YkXD3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqA20ThOyqRBST8CBFonrNt4mEbEdYqcNf485wXE1TzNvy81se3HiMXTeIdwuFAh2tTed&#10;axDe99ubNYgQyRnqvWOEbw6wqS4vSiqMP7s3Pu1iI1KJCwUhtDEOhZShbtlSWPiBXcqOfrQU0zk2&#10;0ox0TuW2l3dKaWmpc2mhpYGfWq4/d5NFIL00X6/H+5f986Qpb2a1XX0oxOur+fEBROQ5/sHwq5/U&#10;oUpOBz85E0SPoPM8TyjCKstAJCBTWoM4IKyXGmRVyv8fVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA9mJFw94AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EEAF0A0" wp14:editId="661DF1C1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3736975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>996950</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="544334606" name="Rectangle 191"/>
@@ -14237,53 +13869,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="5473D998" id="Rectangle 191" o:spid="_x0000_s1026" style="position:absolute;margin-left:294.25pt;margin-top:78.5pt;width:3.35pt;height:13.45pt;z-index:-251649912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAdjlHP3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqEOLQ5LGqRBST8CBFqnXbewmEfE6xE4b/p7lBMedeZqdKTez68XZjqHzpOF+kYCwVHvT&#10;UaPhY7+9y0CEiGSw92Q1fNsAm+r6qsTC+Au92/MuNoJDKBSooY1xKKQMdWsdhoUfLLF38qPDyOfY&#10;SDPihcNdL5dJkkqHHfGHFgf73Nr6czc5DZg+mK+30+p1/zKlmDdzslWHROvbm/lpDSLaOf7B8Fuf&#10;q0PFnY5+IhNEr0FlmWKUDfXIo5hQuVqCOLKSrXKQVSn/b6h+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAB2OUc/fAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="761D9C9D">
+              <v:rect id="Rectangle 191" style="position:absolute;margin-left:294.25pt;margin-top:78.5pt;width:3.35pt;height:13.45pt;z-index:-251649912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="22BBABF8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAdjlHP3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqEOLQ5LGqRBST8CBFqnXbewmEfE6xE4b/p7lBMedeZqdKTez68XZjqHzpOF+kYCwVHvT&#10;UaPhY7+9y0CEiGSw92Q1fNsAm+r6qsTC+Au92/MuNoJDKBSooY1xKKQMdWsdhoUfLLF38qPDyOfY&#10;SDPihcNdL5dJkkqHHfGHFgf73Nr6czc5DZg+mK+30+p1/zKlmDdzslWHROvbm/lpDSLaOf7B8Fuf&#10;q0PFnY5+IhNEr0FlmWKUDfXIo5hQuVqCOLKSrXKQVSn/b6h+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAB2OUc/fAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667592" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25D06BD5" wp14:editId="47C58160">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2131060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1207770</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="134620" cy="381000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1882051808" name="AutoShape 190"/>
@@ -14428,53 +14060,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="5FB49DD1" id="AutoShape 190" o:spid="_x0000_s1026" style="position:absolute;margin-left:167.8pt;margin-top:95.1pt;width:10.6pt;height:30pt;z-index:-251648888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="212,600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBy8YFyBAQAAKENAAAOAAAAZHJzL2Uyb0RvYy54bWysV9uOnDgQfV8p/2DxmFUGsPsy0xomihLN&#10;aqXsRQr7AW4uDQpg1qabnv36rTK428zgForSD43Bh/KpOi6q/PjxXFfklElViibywrvAI1mTiLRs&#10;DpH3T/z84d4jquNNyivRZJH3kinv49O7Xx77dpdRUYgqzSQBI43a9W3kFV3X7nxfJUVWc3Un2qyB&#10;yVzImndwKw9+KnkP1uvKp0Gw8Xsh01aKJFMKnn4ZJr0nbT/Ps6T7K89V1pEq8oBbp/+l/t/jv//0&#10;yHcHyduiTEYa/AdY1LxsYNGLqS+84+Qoyzem6jKRQom8u0tE7Ys8L5NM+wDehMErb74VvM20LxAc&#10;1V7CpH6e2eTP07f2b4nUVftVJN8VRMTvW7W7zOCNAgzZ93+IFDTkx05oZ8+5rPFNcIOcdUxfLjHN&#10;zh1J4GHIVhsKkU9git2HQaBj7vOdeTk5qu63TGhD/PRVdYMkKYx0QFPS8BpWjcFIXlegzq8fSEDY&#10;ijHC2HozSniBhQb23idxQHpCQ/oaQw1Gm6IUTIUPwRsYMzAwpUEF2Qz8QejLgiuDGngBpVleawND&#10;Xqt5XhuDuc1ra2A3eUHm2fFy8XowMOR1P88rnMaergM6G7DQDr5GzUYMBJlQc0ppCxCH1EFuKoCb&#10;nK3ADXJTEdz7zFYhDjcOclMVnFsttGVw7zXMJFvU9WY7u9moLURMXWkw1QFTYFZWauugUbOy0qkQ&#10;bB1Ams5kKLWFiKkjF+hUBzc5W4cb5KZCuMnZQsTUkRBsqgMNt8Fs5Jitg0bNRo5NhYCYzcvKbCFi&#10;5kgINtXBTc7W4Qa5qRBucrYQMXMkBJvq4JSV2TpMZYXicTDlgRemYiTnZiwZMCIc+49AV6lWKKxO&#10;MUgBNShmWAzABKCwvjjAEBoEbxeBgSqC4eu3xHQIImr4ehkcwqrhD4vgmPkIh5xdQgZzUcOXeUpH&#10;V2FfL7GO+xWts2WustFV0N6yPmg1aiuho3vdy0mPQC+3x3f4ruUdbgkzJH3kYQNAisjD2o3Pa3HK&#10;YqERHe6M7bAsuzh1BVSNDYSkB2+uODNrrq02N6DGRgHIm1lzHVDjogthb9dMKqEy7fGV7WCZYhUG&#10;nqbRus5PGYQr+E5YODNrroM1g6Kb+1EUM2+u01WX4gw7Y8X4AwFDCXWKXrTELWC1iUpUZfpcVhVq&#10;qORh/7mS5MShxX/Wv5HoBFbpbG8EvjZsLnyiO11sbvHAoHZ7kb5AoyvFcE6Acw0MCiH/80gPZ4TI&#10;U/8eucw8Uv3eQBP+AMEBtTt9s1pvsTpLe2Zvz/AmAVOR13nwdcLh5244iBxbWR4KWCnU27MRn6DB&#10;zktshDW/gdV4A+cAHZvxzIIHDfteo64nq6f/AQAA//8DAFBLAwQUAAYACAAAACEADP7LzNsAAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDQiMIcSqIBOLagjg78RJH2Oso&#10;dtr071lOcNyZp9mZerd6J444xzGQgttNBgKpD2akQcHH+8vNPYiYNBntAqGCM0bYNZcXta5MONEe&#10;j4c0CA6hWGkFNqWpkjL2Fr2OmzAhsfcVZq8Tn/MgzaxPHO6dzLOslF6PxB+snrC12H8fFq+gNOEt&#10;v1tsv+6dfT0/d+1nQa1S11fr0yOIhGv6g+G3PleHhjt1YSEThVNQFNuSUTYeshwEEyzwmE5BvmVF&#10;NrX8v6H5AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHLxgXIEBAAAoQ0AAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAz+y8zbAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAXgYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABmBwAAAAA=&#10;" path="m77,331l,331,,600r77,l77,331xm211,l144,r,268l211,268,211,xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0F7E179C">
+              <v:shape id="AutoShape 190" style="position:absolute;margin-left:167.8pt;margin-top:95.1pt;width:10.6pt;height:30pt;z-index:-251648888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="212,600" o:spid="_x0000_s1026" stroked="f" path="m77,331l,331,,600r77,l77,331xm211,l144,r,268l211,268,211,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBy8YFyBAQAAKENAAAOAAAAZHJzL2Uyb0RvYy54bWysV9uOnDgQfV8p/2DxmFUGsPsy0xomihLN&#10;aqXsRQr7AW4uDQpg1qabnv36rTK428zgForSD43Bh/KpOi6q/PjxXFfklElViibywrvAI1mTiLRs&#10;DpH3T/z84d4jquNNyivRZJH3kinv49O7Xx77dpdRUYgqzSQBI43a9W3kFV3X7nxfJUVWc3Un2qyB&#10;yVzImndwKw9+KnkP1uvKp0Gw8Xsh01aKJFMKnn4ZJr0nbT/Ps6T7K89V1pEq8oBbp/+l/t/jv//0&#10;yHcHyduiTEYa/AdY1LxsYNGLqS+84+Qoyzem6jKRQom8u0tE7Ys8L5NM+wDehMErb74VvM20LxAc&#10;1V7CpH6e2eTP07f2b4nUVftVJN8VRMTvW7W7zOCNAgzZ93+IFDTkx05oZ8+5rPFNcIOcdUxfLjHN&#10;zh1J4GHIVhsKkU9git2HQaBj7vOdeTk5qu63TGhD/PRVdYMkKYx0QFPS8BpWjcFIXlegzq8fSEDY&#10;ijHC2HozSniBhQb23idxQHpCQ/oaQw1Gm6IUTIUPwRsYMzAwpUEF2Qz8QejLgiuDGngBpVleawND&#10;Xqt5XhuDuc1ra2A3eUHm2fFy8XowMOR1P88rnMaergM6G7DQDr5GzUYMBJlQc0ppCxCH1EFuKoCb&#10;nK3ADXJTEdz7zFYhDjcOclMVnFsttGVw7zXMJFvU9WY7u9moLURMXWkw1QFTYFZWauugUbOy0qkQ&#10;bB1Ams5kKLWFiKkjF+hUBzc5W4cb5KZCuMnZQsTUkRBsqgMNt8Fs5Jitg0bNRo5NhYCYzcvKbCFi&#10;5kgINtXBTc7W4Qa5qRBucrYQMXMkBJvq4JSV2TpMZYXicTDlgRemYiTnZiwZMCIc+49AV6lWKKxO&#10;MUgBNShmWAzABKCwvjjAEBoEbxeBgSqC4eu3xHQIImr4ehkcwqrhD4vgmPkIh5xdQgZzUcOXeUpH&#10;V2FfL7GO+xWts2WustFV0N6yPmg1aiuho3vdy0mPQC+3x3f4ruUdbgkzJH3kYQNAisjD2o3Pa3HK&#10;YqERHe6M7bAsuzh1BVSNDYSkB2+uODNrrq02N6DGRgHIm1lzHVDjogthb9dMKqEy7fGV7WCZYhUG&#10;nqbRus5PGYQr+E5YODNrroM1g6Kb+1EUM2+u01WX4gw7Y8X4AwFDCXWKXrTELWC1iUpUZfpcVhVq&#10;qORh/7mS5MShxX/Wv5HoBFbpbG8EvjZsLnyiO11sbvHAoHZ7kb5AoyvFcE6Acw0MCiH/80gPZ4TI&#10;U/8eucw8Uv3eQBP+AMEBtTt9s1pvsTpLe2Zvz/AmAVOR13nwdcLh5244iBxbWR4KWCnU27MRn6DB&#10;zktshDW/gdV4A+cAHZvxzIIHDfteo64nq6f/AQAA//8DAFBLAwQUAAYACAAAACEADP7LzNsAAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDQiMIcSqIBOLagjg78RJH2Oso&#10;dtr071lOcNyZp9mZerd6J444xzGQgttNBgKpD2akQcHH+8vNPYiYNBntAqGCM0bYNZcXta5MONEe&#10;j4c0CA6hWGkFNqWpkjL2Fr2OmzAhsfcVZq8Tn/MgzaxPHO6dzLOslF6PxB+snrC12H8fFq+gNOEt&#10;v1tsv+6dfT0/d+1nQa1S11fr0yOIhGv6g+G3PleHhjt1YSEThVNQFNuSUTYeshwEEyzwmE5BvmVF&#10;NrX8v6H5AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHLxgXIEBAAAoQ0AAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAz+y8zbAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAXgYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABmBwAAAAA=&#10;" w14:anchorId="2E18FB1A">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="48895,1417955;0,1417955;0,1588770;48895,1588770;48895,1417955;133985,1207770;91440,1207770;91440,1377950;133985,1377950;133985,1207770" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F012626" wp14:editId="6A217DAF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3173095</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2048510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -14508,53 +14140,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="4DBF54E0" id="Rectangle 189" o:spid="_x0000_s1026" style="position:absolute;margin-left:249.85pt;margin-top:161.3pt;width:3.35pt;height:13.45pt;z-index:-251647864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAW9bs03wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLKFrCy1NJ4S0E3BgQ+LqNV5b0SSlSbfy9pgTHG1/+v391WaxgzjRFHrvNNyuFAhyjTe9&#10;azW877c39yBCRGdw8I40fFOATX15UWFp/Nm90WkXW8EhLpSooYtxLKUMTUcWw8qP5Ph29JPFyOPU&#10;SjPhmcPtIBOlcmmxd/yhw5GeOmo+d7PVgHlqvl6P65f985xj0S5qm30ora+vlscHEJGW+AfDrz6r&#10;Q81OBz87E8SgIS2KO0Y1rJMkB8FEpvIUxIE3aZGBrCv5v0P9AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABb1uzTfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="793881E0">
+              <v:rect id="Rectangle 189" style="position:absolute;margin-left:249.85pt;margin-top:161.3pt;width:3.35pt;height:13.45pt;z-index:-251647864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="7B6BA1AC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAW9bs03wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLKFrCy1NJ4S0E3BgQ+LqNV5b0SSlSbfy9pgTHG1/+v391WaxgzjRFHrvNNyuFAhyjTe9&#10;azW877c39yBCRGdw8I40fFOATX15UWFp/Nm90WkXW8EhLpSooYtxLKUMTUcWw8qP5Ph29JPFyOPU&#10;SjPhmcPtIBOlcmmxd/yhw5GeOmo+d7PVgHlqvl6P65f985xj0S5qm30ora+vlscHEJGW+AfDrz6r&#10;Q81OBz87E8SgIS2KO0Y1rJMkB8FEpvIUxIE3aZGBrCv5v0P9AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABb1uzTfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669640" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21DF8269" wp14:editId="169AB5D6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1189355</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2259330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1659733354" name="Rectangle 188"/>
@@ -14587,53 +14219,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="31486F9A" id="Rectangle 188" o:spid="_x0000_s1026" style="position:absolute;margin-left:93.65pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251646840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAawLAF3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqEOD0zTEqRBST8CBFonrNnaTiHgdYqcNf8/2BMeZfZqdKTez68XJjqHzpOF+kYCwVHvT&#10;UaPhY7+9y0GEiGSw92Q1/NgAm+r6qsTC+DO929MuNoJDKBSooY1xKKQMdWsdhoUfLPHt6EeHkeXY&#10;SDPimcNdL5dJkkmHHfGHFgf73Nr6azc5DZg9mO+3Y/q6f5kyXDdzslWfida3N/PTI4ho5/gHw6U+&#10;V4eKOx38RCaInnW+ShnVkCrFGy7EWikQB3by5QpkVcr/G6pfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABrAsAXfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="18F1DBBD">
+              <v:rect id="Rectangle 188" style="position:absolute;margin-left:93.65pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251646840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="323224A8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAawLAF3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqEOD0zTEqRBST8CBFonrNnaTiHgdYqcNf8/2BMeZfZqdKTez68XJjqHzpOF+kYCwVHvT&#10;UaPhY7+9y0GEiGSw92Q1/NgAm+r6qsTC+DO929MuNoJDKBSooY1xKKQMdWsdhoUfLPHt6EeHkeXY&#10;SDPimcNdL5dJkkmHHfGHFgf73Nr6azc5DZg9mO+3Y/q6f5kyXDdzslWfida3N/PTI4ho5/gHw6U+&#10;V4eKOx38RCaInnW+ShnVkCrFGy7EWikQB3by5QpkVcr/G6pfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABrAsAXfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670664" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="483E955A" wp14:editId="23F489E5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5443855</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2259330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="864099302" name="Rectangle 187"/>
@@ -14666,53 +14298,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="662E8DE7" id="Rectangle 187" o:spid="_x0000_s1026" style="position:absolute;margin-left:428.65pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251645816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB6pAsi3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGUlXdc1nRDSTsCBDYmr13htRZOUJt3K22NOcLT96ff3l9vZ9uJMY+i803C/SECQq73p&#10;XKPh/bC7y0GEiM5g7x1p+KYA2+r6qsTC+It7o/M+NoJDXChQQxvjUEgZ6pYshoUfyPHt5EeLkcex&#10;kWbEC4fbXi6TJJMWO8cfWhzoqaX6cz9ZDZg9mK/XU/pyeJ4yXDdzslMfida3N/PjBkSkOf7B8KvP&#10;6lCx09FPzgTRa8jVKmVUQ6oUd2Aiz5QCceRNvlyBrEr5v0P1AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHqkCyLfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1019E64F">
+              <v:rect id="Rectangle 187" style="position:absolute;margin-left:428.65pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251645816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="3F766154" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB6pAsi3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGUlXdc1nRDSTsCBDYmr13htRZOUJt3K22NOcLT96ff3l9vZ9uJMY+i803C/SECQq73p&#10;XKPh/bC7y0GEiM5g7x1p+KYA2+r6qsTC+It7o/M+NoJDXChQQxvjUEgZ6pYshoUfyPHt5EeLkcex&#10;kWbEC4fbXi6TJJMWO8cfWhzoqaX6cz9ZDZg9mK/XU/pyeJ4yXDdzslMfida3N/PjBkSkOf7B8KvP&#10;6lCx09FPzgTRa8jVKmVUQ6oUd2Aiz5QCceRNvlyBrEr5v0P1AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHqkCyLfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671688" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="775AD4C1" wp14:editId="72A0E3A6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5751830</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2259330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1658115324" name="Rectangle 186"/>
@@ -14745,53 +14377,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="42804444" id="Rectangle 186" o:spid="_x0000_s1026" style="position:absolute;margin-left:452.9pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251644792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAEL4Oj4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqN2fhCbEqRBST8CBFonrNnaTiHgdYqcNb8/2RG+7O6PZb4rN5DpxskNoPWmYzxQIS5U3&#10;LdUaPvfbhzWIEJEMdp6shl8bYFPe3hSYG3+mD3vaxVpwCIUcNTQx9rmUoWqswzDzvSXWjn5wGHkd&#10;amkGPHO46+RCqVQ6bIk/NNjbl8ZW37vRacB0ZX7ej8u3/euYYlZPapt8Ka3v76bnJxDRTvHfDBd8&#10;RoeSmQ5+JBNEpyFTCaNHDcvkMrAjm6+43YEv68UjyLKQ1x3KPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAJCgQI5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAEL4Oj4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="4E9A7901">
+              <v:rect id="Rectangle 186" style="position:absolute;margin-left:452.9pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251644792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="734A273A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAEL4Oj4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqN2fhCbEqRBST8CBFonrNnaTiHgdYqcNb8/2RG+7O6PZb4rN5DpxskNoPWmYzxQIS5U3&#10;LdUaPvfbhzWIEJEMdp6shl8bYFPe3hSYG3+mD3vaxVpwCIUcNTQx9rmUoWqswzDzvSXWjn5wGHkd&#10;amkGPHO46+RCqVQ6bIk/NNjbl8ZW37vRacB0ZX7ej8u3/euYYlZPapt8Ka3v76bnJxDRTvHfDBd8&#10;RoeSmQ5+JBNEpyFTCaNHDcvkMrAjm6+43YEv68UjyLKQ1x3KPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAJCgQI5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAEL4Oj4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="214A5B1B" wp14:editId="3C95E1C4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>7001510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2259330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="43180" cy="802005"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="183365914" name="AutoShape 185"/>
@@ -15038,53 +14670,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="1958A3BF" id="AutoShape 185" o:spid="_x0000_s1026" style="position:absolute;margin-left:551.3pt;margin-top:177.9pt;width:3.4pt;height:63.15pt;z-index:251661448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,1263" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc/aDYbQUAAFkXAAAOAAAAZHJzL2Uyb0RvYy54bWysmNtu4zYQhu8L9B0IXbbY2DrbRpxFsYsU&#10;BbYHYNkHoGX5gMqiKipx0qfvDCXaQ4dihMX6wrKt38N/+Gkkcu4/vpwq9ly26ijrdRDezQNW1oXc&#10;Huv9OvibP35YBEx1ot6KStblOngtVfDx4ccf7s/NqozkQVbbsmUQpFarc7MODl3XrGYzVRzKk1B3&#10;silrOLmT7Ul08LXdz7atOEP0UzWL5vNsdpbttmllUSoFv37uTwYPOv5uVxbdn7udKjtWrQPw1un3&#10;Vr9v8H32cC9W+1Y0h2Mx2BDf4OIkjjUMegn1WXSCPbXHN6FOx6KVSu66u0KeZnK3OxalzgGyCec3&#10;2Xw9iKbUucDkqOYyTer7hS3+eP7a/NWiddV8kcU/CmZkdm7U6nIGvyjQsM35d7kFhuKpkzrZl117&#10;wn9CGuxFz+nrZU7Ll44V8GMShwuY+ALOLOZALMUpn4mV+W/xpLpfS6njiOcvquuJbOGTns8tq8UJ&#10;BuUQZHeqAM7PH9icheF8scT3KBsYXoShEf40Y3zOzixb3EoiI9GxkjQNWZymb2SxkUEkLTqwMMri&#10;22iJkRlnUeZ2lhohOkuczjIj8TvLjczvDIrPnrMxZ0sjRGcLp7PQBpAsorlz0kI6/1rlnrXQhuAD&#10;SjnwMHLbsymM26MQfPZsEj57FAYPM7c9G8XoJRdSEp5rLrJpeOxFlAcHaM6CsGEk0QjciKLQKjfc&#10;yKah69RdExHlwSN3VUCR0wt53B5F4bNn0/DZozx45C6N2IaRJHBrct5PKAqtcs9ebNPwwI0pDx67&#10;SyO2YYzboyh89mwaPnuUB4/dpRHbMEbhxhSFB25i0/DYSygPnrhLI7FhxIsRuAlFoVVuuIlNw3Pt&#10;JZQHT9ylkdgwxu1RFD57Ng2fPcqDJ+7SSG0YSZgunKWRUhRa5Z691KbhgZtSHjx1l0Zqwxi3R1H4&#10;7Nk0fPYoD566SwOWJPS+Nwo3pSg8cDObBthbxu7bckZ58MxdGpkNA295TriwZBrSgOWFVrnhZjYN&#10;z7WXUR48c5dGZsMYt0dR+OzZNHz2KA+euUsjt2HEC1ic4ei3y8ucotAq9+zlNg0P3Jzy4Lm7NHIb&#10;xrg9isJnz6bhs0d58NxdGrkNYxRuTlHcwIVtyN5sNMTB7D2Kl3rYfMAnJnAjO9fbnUYq3OZw4AG7&#10;Ga73ARACVLhTGRHD7KA4R6rvisErimEJPUUdAkYtN3sqv5MQplXLl5Oi47oR5bDkm2IG13FaPi3T&#10;aEg1npYqrnMwejwt1XhIFZYMU7zjOgCjwyN8knxINZmWajKkCo+4KdHxuYVm0mmppkOq8AiYEh3v&#10;6xi938W+e0HifVbLp6WaDanCLWuKGbwPYfR8Wqr5kCqUNIne5zBUbAsNn9tWTxswaPVs8D9i1YgO&#10;C918ZOd1AO0BdoDeFe7s8feTfC651IoO6x2fXuByuTRXx1VQ1VQI93NLZ86aY6PD9SoYLRqyMKfN&#10;sZcNo07VXd2ZMEUlValzvvq1QmcXB1eB+TO1etWZs+ZIVctLJZuz5mgNOlH2dsx304kvBvzpXHXG&#10;oDnSdLK57g3CxWXOmqOVzkTZ2zE96fRXuRnen4xRGXPmSFOJ+v7XeCr9gBNltyOaRCA81pZ+yF2K&#10;DGuT9PeUrI7bx2NVYXGpdr/5VLXsWUBr9lG/hoKwZJV+uNYS/9ZXPf6iO5TYlMRGr1pt5PYVGpSt&#10;7Pu70I+GDwfZ/hewM/R214H690m0ZcCq32poni7DBDeJnf6SpDk2U1p6ZkPPiLqAUOugC2AxgB8/&#10;dX0D+alpj/sDjBTq+0Ytf4HG6O6IHUztr3c1fIH+rZ6bodeMDWL6XauuHfGH/wEAAP//AwBQSwME&#10;FAAGAAgAAAAhAM3S8f/gAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMjzFvgzAQhfdK/Q/WVerW&#10;GCggoJiordRuHRKyZHOwA6j4jGyH0H/fy9SOT/fp3ffq7WomtmjnR4sC4k0ETGNn1Yi9gEP78VQA&#10;80GikpNFLeBHe9g293e1rJS94k4v+9AzKkFfSQFDCHPFue8GbaTf2Fkj3c7WGRkoup4rJ69Ubiae&#10;RFHOjRyRPgxy1u+D7r73FyOAl29p/pkXfueyLm2Xtjy6+UuIx4f19QVY0Gv4g+GmT+rQkNPJXlB5&#10;NlGOoyQnVsBzltGIGxJHZQrsJCAtkhh4U/P/K5pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhANz9oNhtBQAAWRcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAM3S8f/gAAAADQEAAA8AAAAAAAAAAAAAAAAAxwcAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADUCAAAAAA=&#10;" path="m63,993l,993r,269l63,1262r,-269xm63,662l,662,,931r63,l63,662xm63,331l,331,,600r63,l63,331xm67,l,,,268r67,l67,xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0A1D4FDF">
+              <v:shape id="AutoShape 185" style="position:absolute;margin-left:551.3pt;margin-top:177.9pt;width:3.4pt;height:63.15pt;z-index:251661448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,1263" o:spid="_x0000_s1026" stroked="f" path="m63,993l,993r,269l63,1262r,-269xm63,662l,662,,931r63,l63,662xm63,331l,331,,600r63,l63,331xm67,l,,,268r67,l67,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc/aDYbQUAAFkXAAAOAAAAZHJzL2Uyb0RvYy54bWysmNtu4zYQhu8L9B0IXbbY2DrbRpxFsYsU&#10;BbYHYNkHoGX5gMqiKipx0qfvDCXaQ4dihMX6wrKt38N/+Gkkcu4/vpwq9ly26ijrdRDezQNW1oXc&#10;Huv9OvibP35YBEx1ot6KStblOngtVfDx4ccf7s/NqozkQVbbsmUQpFarc7MODl3XrGYzVRzKk1B3&#10;silrOLmT7Ul08LXdz7atOEP0UzWL5vNsdpbttmllUSoFv37uTwYPOv5uVxbdn7udKjtWrQPw1un3&#10;Vr9v8H32cC9W+1Y0h2Mx2BDf4OIkjjUMegn1WXSCPbXHN6FOx6KVSu66u0KeZnK3OxalzgGyCec3&#10;2Xw9iKbUucDkqOYyTer7hS3+eP7a/NWiddV8kcU/CmZkdm7U6nIGvyjQsM35d7kFhuKpkzrZl117&#10;wn9CGuxFz+nrZU7Ll44V8GMShwuY+ALOLOZALMUpn4mV+W/xpLpfS6njiOcvquuJbOGTns8tq8UJ&#10;BuUQZHeqAM7PH9icheF8scT3KBsYXoShEf40Y3zOzixb3EoiI9GxkjQNWZymb2SxkUEkLTqwMMri&#10;22iJkRlnUeZ2lhohOkuczjIj8TvLjczvDIrPnrMxZ0sjRGcLp7PQBpAsorlz0kI6/1rlnrXQhuAD&#10;SjnwMHLbsymM26MQfPZsEj57FAYPM7c9G8XoJRdSEp5rLrJpeOxFlAcHaM6CsGEk0QjciKLQKjfc&#10;yKah69RdExHlwSN3VUCR0wt53B5F4bNn0/DZozx45C6N2IaRJHBrct5PKAqtcs9ebNPwwI0pDx67&#10;SyO2YYzboyh89mwaPnuUB4/dpRHbMEbhxhSFB25i0/DYSygPnrhLI7FhxIsRuAlFoVVuuIlNw3Pt&#10;JZQHT9ylkdgwxu1RFD57Ng2fPcqDJ+7SSG0YSZgunKWRUhRa5Z691KbhgZtSHjx1l0Zqwxi3R1H4&#10;7Nk0fPYoD566SwOWJPS+Nwo3pSg8cDObBthbxu7bckZ58MxdGpkNA295TriwZBrSgOWFVrnhZjYN&#10;z7WXUR48c5dGZsMYt0dR+OzZNHz2KA+euUsjt2HEC1ic4ei3y8ucotAq9+zlNg0P3Jzy4Lm7NHIb&#10;xrg9isJnz6bhs0d58NxdGrkNYxRuTlHcwIVtyN5sNMTB7D2Kl3rYfMAnJnAjO9fbnUYq3OZw4AG7&#10;Ga73ARACVLhTGRHD7KA4R6rvisErimEJPUUdAkYtN3sqv5MQplXLl5Oi47oR5bDkm2IG13FaPi3T&#10;aEg1npYqrnMwejwt1XhIFZYMU7zjOgCjwyN8knxINZmWajKkCo+4KdHxuYVm0mmppkOq8AiYEh3v&#10;6xi938W+e0HifVbLp6WaDanCLWuKGbwPYfR8Wqr5kCqUNIne5zBUbAsNn9tWTxswaPVs8D9i1YgO&#10;C918ZOd1AO0BdoDeFe7s8feTfC651IoO6x2fXuByuTRXx1VQ1VQI93NLZ86aY6PD9SoYLRqyMKfN&#10;sZcNo07VXd2ZMEUlValzvvq1QmcXB1eB+TO1etWZs+ZIVctLJZuz5mgNOlH2dsx304kvBvzpXHXG&#10;oDnSdLK57g3CxWXOmqOVzkTZ2zE96fRXuRnen4xRGXPmSFOJ+v7XeCr9gBNltyOaRCA81pZ+yF2K&#10;DGuT9PeUrI7bx2NVYXGpdr/5VLXsWUBr9lG/hoKwZJV+uNYS/9ZXPf6iO5TYlMRGr1pt5PYVGpSt&#10;7Pu70I+GDwfZ/hewM/R214H690m0ZcCq32poni7DBDeJnf6SpDk2U1p6ZkPPiLqAUOugC2AxgB8/&#10;dX0D+alpj/sDjBTq+0Ytf4HG6O6IHUztr3c1fIH+rZ6bodeMDWL6XauuHfGH/wEAAP//AwBQSwME&#10;FAAGAAgAAAAhAM3S8f/gAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMjzFvgzAQhfdK/Q/WVerW&#10;GCggoJiordRuHRKyZHOwA6j4jGyH0H/fy9SOT/fp3ffq7WomtmjnR4sC4k0ETGNn1Yi9gEP78VQA&#10;80GikpNFLeBHe9g293e1rJS94k4v+9AzKkFfSQFDCHPFue8GbaTf2Fkj3c7WGRkoup4rJ69Ubiae&#10;RFHOjRyRPgxy1u+D7r73FyOAl29p/pkXfueyLm2Xtjy6+UuIx4f19QVY0Gv4g+GmT+rQkNPJXlB5&#10;NlGOoyQnVsBzltGIGxJHZQrsJCAtkhh4U/P/K5pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhANz9oNhtBQAAWRcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAM3S8f/gAAAADQEAAA8AAAAAAAAAAAAAAAAAxwcAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADUCAAAAAA=&#10;" w14:anchorId="04813F60">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40005,2889885;0,2889885;0,3060700;40005,3060700;40005,2889885;40005,2679700;0,2679700;0,2850515;40005,2850515;40005,2679700;40005,2469515;0,2469515;0,2640330;40005,2640330;40005,2469515;42545,2259330;0,2259330;0,2429510;42545,2429510;42545,2259330" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D02F691" wp14:editId="55B9F4C3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2063750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2469515</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -15118,53 +14750,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="50FB10AE" id="Rectangle 184" o:spid="_x0000_s1026" style="position:absolute;margin-left:162.5pt;margin-top:194.45pt;width:3.35pt;height:13.45pt;z-index:-251643768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBRF7384QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4swulIEWWpmnSk3qwNfE6ZadAZGeRXVr8964nvb3Je3nzvXIzm15caHSdZQXxIgJBXFvd&#10;caPg/bh/yEE4j6yxt0wKvsnBprq9KbHQ9spvdDn4RoQSdgUqaL0fCild3ZJBt7ADcfDOdjTowzk2&#10;Uo94DeWml8soyqTBjsOHFgfatVR/HiajALOV/no9Jy/H5ynDdTNH+/QjUur+bt4+gfA0+78w/OIH&#10;dKgC08lOrJ3oFSTLNGzxQeT5GkRIJEn8COKkYBWnOciqlP83VD8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAURe9/OEAAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6F4366EA">
+              <v:rect id="Rectangle 184" style="position:absolute;margin-left:162.5pt;margin-top:194.45pt;width:3.35pt;height:13.45pt;z-index:-251643768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="79B1EC65" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBRF7384QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4swulIEWWpmnSk3qwNfE6ZadAZGeRXVr8964nvb3Je3nzvXIzm15caHSdZQXxIgJBXFvd&#10;caPg/bh/yEE4j6yxt0wKvsnBprq9KbHQ9spvdDn4RoQSdgUqaL0fCild3ZJBt7ADcfDOdjTowzk2&#10;Uo94DeWml8soyqTBjsOHFgfatVR/HiajALOV/no9Jy/H5ynDdTNH+/QjUur+bt4+gfA0+78w/OIH&#10;dKgC08lOrJ3oFSTLNGzxQeT5GkRIJEn8COKkYBWnOciqlP83VD8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAURe9/OEAAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673736" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59EFBFBE" wp14:editId="5D9BD33C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>935990</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2679700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1104075288" name="Rectangle 183"/>
@@ -15197,53 +14829,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="48CEE94C" id="Rectangle 183" o:spid="_x0000_s1026" style="position:absolute;margin-left:73.7pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251642744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBviR9a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqENwQ5vGqRBST8CBFonrNt4mUWM7xE4b/p7tiR5n9ml2plhPthMnGkLrnYbHWQKCXOVN62oN&#10;X7vNwwJEiOgMdt6Rhl8KsC5vbwrMjT+7TzptYy04xIUcNTQx9rmUoWrIYpj5nhzfDn6wGFkOtTQD&#10;njncdjJNkkxabB1/aLCn14aq43a0GjBT5ufj8PS+exszXNZTspl/J1rf300vKxCRpvgPw6U+V4eS&#10;O+396EwQHWv1rBjVoNKUR12IucpA7NlRiyXIspDXG8o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMAFd2nhAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAG+JH1rfAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="23C01E79">
+              <v:rect id="Rectangle 183" style="position:absolute;margin-left:73.7pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251642744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="3515AAAF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBviR9a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqENwQ5vGqRBST8CBFonrNt4mUWM7xE4b/p7tiR5n9ml2plhPthMnGkLrnYbHWQKCXOVN62oN&#10;X7vNwwJEiOgMdt6Rhl8KsC5vbwrMjT+7TzptYy04xIUcNTQx9rmUoWrIYpj5nhzfDn6wGFkOtTQD&#10;njncdjJNkkxabB1/aLCn14aq43a0GjBT5ufj8PS+exszXNZTspl/J1rf300vKxCRpvgPw6U+V4eS&#10;O+396EwQHWv1rBjVoNKUR12IucpA7NlRiyXIspDXG8o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMAFd2nhAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAG+JH1rfAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674760" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E037E43" wp14:editId="270FA589">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1713230</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2679700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1786336153" name="Rectangle 182"/>
@@ -15276,53 +14908,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="01541CF3" id="Rectangle 182" o:spid="_x0000_s1026" style="position:absolute;margin-left:134.9pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251641720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBAbwyd4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEjcWEoo3do1nRDSTsCBDYmr13httSYpTbqVf485wc32e3r+XrmZbS/ONIbOOw33iwQEudqbzjUa&#10;PvbbuxWIENEZ7L0jDd8UYFNdX5VYGH9x73TexUZwiAsFamhjHAopQ92SxbDwAznWjn60GHkdG2lG&#10;vHC47aVKkkxa7Bx/aHGg55bq026yGjBLzdfb8eF1/zJlmDdzsn38TLS+vZmf1iAizfHPDL/4jA4V&#10;Mx385EwQvQaV5YweNaRKcSl2qOWShwNf0lUOsirl/w7VDwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBAbwyd4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3113138A">
+              <v:rect id="Rectangle 182" style="position:absolute;margin-left:134.9pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251641720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="43E2A870" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBAbwyd4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEjcWEoo3do1nRDSTsCBDYmr13httSYpTbqVf485wc32e3r+XrmZbS/ONIbOOw33iwQEudqbzjUa&#10;PvbbuxWIENEZ7L0jDd8UYFNdX5VYGH9x73TexUZwiAsFamhjHAopQ92SxbDwAznWjn60GHkdG2lG&#10;vHC47aVKkkxa7Bx/aHGg55bq026yGjBLzdfb8eF1/zJlmDdzsn38TLS+vZmf1iAizfHPDL/4jA4V&#10;Mx385EwQvQaV5YweNaRKcSl2qOWShwNf0lUOsirl/w7VDwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBAbwyd4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675784" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E4E4067" wp14:editId="3B097BC5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2804795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2679700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2081422499" name="Rectangle 181"/>
@@ -15355,53 +14987,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="682BCDA2" id="Rectangle 181" o:spid="_x0000_s1026" style="position:absolute;margin-left:220.85pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251640696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQAMlYVQ3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqNNgQpvGqRBST8ChLRLXbewmUeN1iJ02/D2LhAS3Ge3T7EyxnlwnznYIrScN81kCwlLlTUu1&#10;hvf95m4BIkQkg50nq+HLBliX11cF5sZfaGvPu1gLDqGQo4Ymxj6XMlSNdRhmvrfEt6MfHEa2Qy3N&#10;gBcOd51MkySTDlviDw329rmx1Wk3Og2YKfP5drx/3b+MGS7rKdk8fCRa395MTysQ0U7xD4af+lwd&#10;Su508COZIDoNSs0fGWWRpjyKCaUWSxCHXyHLQv7fUH4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEADJWFUN4AAAALAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2349A2F1">
+              <v:rect id="Rectangle 181" style="position:absolute;margin-left:220.85pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251640696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="20B3567F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQAMlYVQ3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqNNgQpvGqRBST8ChLRLXbewmUeN1iJ02/D2LhAS3Ge3T7EyxnlwnznYIrScN81kCwlLlTUu1&#10;hvf95m4BIkQkg50nq+HLBliX11cF5sZfaGvPu1gLDqGQo4Ymxj6XMlSNdRhmvrfEt6MfHEa2Qy3N&#10;gBcOd51MkySTDlviDw329rmx1Wk3Og2YKfP5drx/3b+MGS7rKdk8fCRa395MTysQ0U7xD4af+lwd&#10;Su508COZIDoNSs0fGWWRpjyKCaUWSxCHXyHLQv7fUH4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEADJWFUN4AAAALAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676808" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75DE11ED" wp14:editId="6362975F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4474845</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2679700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1961335847" name="Rectangle 180"/>
@@ -15434,53 +15066,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="79CFDC7F" id="Rectangle 180" o:spid="_x0000_s1026" style="position:absolute;margin-left:352.35pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251639672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBlOyfo4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsqJ0QkibEqRBSV4VFHxLbaewmEbEdYqdN/55hRZczc3Tn3HI1m56d9eg7ZyVECwFM29qpzjYS&#10;Dvv10xKYD2gV9s5qCVftYVXd35VYKHexW33ehYZRiPUFSmhDGArOfd1qg37hBm3pdnKjwUDj2HA1&#10;4oXCTc9jIVJusLP0ocVBv7e6/t5NRgKmifr5PD1/7DdTinkzi/XLl5Dy8WF+ewUW9Bz+YfjTJ3Wo&#10;yOnoJqs86yVkIskIlZDEMZUiIouiHNiRNskyB16V/LZD9QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBlOyfo4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="01DF589A">
+              <v:rect id="Rectangle 180" style="position:absolute;margin-left:352.35pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251639672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="40F53B85" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBlOyfo4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsqJ0QkibEqRBSV4VFHxLbaewmEbEdYqdN/55hRZczc3Tn3HI1m56d9eg7ZyVECwFM29qpzjYS&#10;Dvv10xKYD2gV9s5qCVftYVXd35VYKHexW33ehYZRiPUFSmhDGArOfd1qg37hBm3pdnKjwUDj2HA1&#10;4oXCTc9jIVJusLP0ocVBv7e6/t5NRgKmifr5PD1/7DdTinkzi/XLl5Dy8WF+ewUW9Bz+YfjTJ3Wo&#10;yOnoJqs86yVkIskIlZDEMZUiIouiHNiRNskyB16V/LZD9QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBlOyfo4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677832" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58561577" wp14:editId="79825D07">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5553710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2679700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1601466267" name="Rectangle 179"/>
@@ -15513,53 +15145,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="0A4E1ABD" id="Rectangle 179" o:spid="_x0000_s1026" style="position:absolute;margin-left:437.3pt;margin-top:211pt;width:3.35pt;height:13.45pt;z-index:-251638648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBjuSzJ4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLF1XSlaaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50rBcJCAs1d50&#10;1Gj42G/vFIgQkQz2nqyGHxtgU11flVgYf6Z3e9rFRnAIhQI1tDEOhZShbq3DsPCDJb4d/egw8jg2&#10;0ox45nDXyzRJcumwI/7Q4mCfW1t/7SanAfPMfL8dV6/7lynHdTMn2/vPROvbm/npEUS0c/yH4U+f&#10;1aFip4OfyATRa1APWc6ohixNuRQTSi1XIA68ydQaZFXKyw7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBjuSzJ4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0B30727D">
+              <v:rect id="Rectangle 179" style="position:absolute;margin-left:437.3pt;margin-top:211pt;width:3.35pt;height:13.45pt;z-index:-251638648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="1BD55199" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBjuSzJ4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLF1XSlaaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50rBcJCAs1d50&#10;1Gj42G/vFIgQkQz2nqyGHxtgU11flVgYf6Z3e9rFRnAIhQI1tDEOhZShbq3DsPCDJb4d/egw8jg2&#10;0ox45nDXyzRJcumwI/7Q4mCfW1t/7SanAfPMfL8dV6/7lynHdTMn2/vPROvbm/npEUS0c/yH4U+f&#10;1aFip4OfyATRa1APWc6ohixNuRQTSi1XIA68ydQaZFXKyw7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBjuSzJ4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit. Duis tristique dictum felis, vel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:t>efficitur</w:t>
       </w:r>
@@ -16474,53 +16106,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="009D6CCE" id="Rectangle 160" o:spid="_x0000_s1026" style="position:absolute;margin-left:349.95pt;margin-top:28.85pt;width:3.35pt;height:13.45pt;z-index:-251637624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD2YkXD3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqA20ThOyqRBST8CBFonrNt4mEbEdYqcNf485wXE1TzNvy81se3HiMXTeIdwuFAh2tTed&#10;axDe99ubNYgQyRnqvWOEbw6wqS4vSiqMP7s3Pu1iI1KJCwUhtDEOhZShbtlSWPiBXcqOfrQU0zk2&#10;0ox0TuW2l3dKaWmpc2mhpYGfWq4/d5NFIL00X6/H+5f986Qpb2a1XX0oxOur+fEBROQ5/sHwq5/U&#10;oUpOBz85E0SPoPM8TyjCKstAJCBTWoM4IKyXGmRVyv8fVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA9mJFw94AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0ED7BC38">
+              <v:rect id="Rectangle 160" style="position:absolute;margin-left:349.95pt;margin-top:28.85pt;width:3.35pt;height:13.45pt;z-index:-251637624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="1FC04A23" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD2YkXD3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqA20ThOyqRBST8CBFonrNt4mEbEdYqcNf485wXE1TzNvy81se3HiMXTeIdwuFAh2tTed&#10;axDe99ubNYgQyRnqvWOEbw6wqS4vSiqMP7s3Pu1iI1KJCwUhtDEOhZShbtlSWPiBXcqOfrQU0zk2&#10;0ox0TuW2l3dKaWmpc2mhpYGfWq4/d5NFIL00X6/H+5f986Qpb2a1XX0oxOur+fEBROQ5/sHwq5/U&#10;oUpOBz85E0SPoPM8TyjCKstAJCBTWoM4IKyXGmRVyv8fVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA9mJFw94AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679880" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15B1EEE7" wp14:editId="6626E01E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3736975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>996950</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14262723" name="Rectangle 159"/>
@@ -16553,53 +16185,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="07B86475" id="Rectangle 159" o:spid="_x0000_s1026" style="position:absolute;margin-left:294.25pt;margin-top:78.5pt;width:3.35pt;height:13.45pt;z-index:-251636600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAdjlHP3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqEOLQ5LGqRBST8CBFqnXbewmEfE6xE4b/p7lBMedeZqdKTez68XZjqHzpOF+kYCwVHvT&#10;UaPhY7+9y0CEiGSw92Q1fNsAm+r6qsTC+Au92/MuNoJDKBSooY1xKKQMdWsdhoUfLLF38qPDyOfY&#10;SDPihcNdL5dJkkqHHfGHFgf73Nr6czc5DZg+mK+30+p1/zKlmDdzslWHROvbm/lpDSLaOf7B8Fuf&#10;q0PFnY5+IhNEr0FlmWKUDfXIo5hQuVqCOLKSrXKQVSn/b6h+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAB2OUc/fAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="50A402C3">
+              <v:rect id="Rectangle 159" style="position:absolute;margin-left:294.25pt;margin-top:78.5pt;width:3.35pt;height:13.45pt;z-index:-251636600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="191DC4BE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAdjlHP3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqEOLQ5LGqRBST8CBFqnXbewmEfE6xE4b/p7lBMedeZqdKTez68XZjqHzpOF+kYCwVHvT&#10;UaPhY7+9y0CEiGSw92Q1fNsAm+r6qsTC+Au92/MuNoJDKBSooY1xKKQMdWsdhoUfLLF38qPDyOfY&#10;SDPihcNdL5dJkkqHHfGHFgf73Nr6czc5DZg+mK+30+p1/zKlmDdzslWHROvbm/lpDSLaOf7B8Fuf&#10;q0PFnY5+IhNEr0FlmWKUDfXIo5hQuVqCOLKSrXKQVSn/b6h+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAB2OUc/fAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680904" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C70D4AF" wp14:editId="0F9C2C19">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2131060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1207770</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="134620" cy="381000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="962620507" name="AutoShape 158"/>
@@ -16744,53 +16376,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="60B04D7B" id="AutoShape 158" o:spid="_x0000_s1026" style="position:absolute;margin-left:167.8pt;margin-top:95.1pt;width:10.6pt;height:30pt;z-index:-251635576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="212,600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBy8YFyBAQAAKENAAAOAAAAZHJzL2Uyb0RvYy54bWysV9uOnDgQfV8p/2DxmFUGsPsy0xomihLN&#10;aqXsRQr7AW4uDQpg1qabnv36rTK428zgForSD43Bh/KpOi6q/PjxXFfklElViibywrvAI1mTiLRs&#10;DpH3T/z84d4jquNNyivRZJH3kinv49O7Xx77dpdRUYgqzSQBI43a9W3kFV3X7nxfJUVWc3Un2qyB&#10;yVzImndwKw9+KnkP1uvKp0Gw8Xsh01aKJFMKnn4ZJr0nbT/Ps6T7K89V1pEq8oBbp/+l/t/jv//0&#10;yHcHyduiTEYa/AdY1LxsYNGLqS+84+Qoyzem6jKRQom8u0tE7Ys8L5NM+wDehMErb74VvM20LxAc&#10;1V7CpH6e2eTP07f2b4nUVftVJN8VRMTvW7W7zOCNAgzZ93+IFDTkx05oZ8+5rPFNcIOcdUxfLjHN&#10;zh1J4GHIVhsKkU9git2HQaBj7vOdeTk5qu63TGhD/PRVdYMkKYx0QFPS8BpWjcFIXlegzq8fSEDY&#10;ijHC2HozSniBhQb23idxQHpCQ/oaQw1Gm6IUTIUPwRsYMzAwpUEF2Qz8QejLgiuDGngBpVleawND&#10;Xqt5XhuDuc1ra2A3eUHm2fFy8XowMOR1P88rnMaergM6G7DQDr5GzUYMBJlQc0ppCxCH1EFuKoCb&#10;nK3ADXJTEdz7zFYhDjcOclMVnFsttGVw7zXMJFvU9WY7u9moLURMXWkw1QFTYFZWauugUbOy0qkQ&#10;bB1Ams5kKLWFiKkjF+hUBzc5W4cb5KZCuMnZQsTUkRBsqgMNt8Fs5Jitg0bNRo5NhYCYzcvKbCFi&#10;5kgINtXBTc7W4Qa5qRBucrYQMXMkBJvq4JSV2TpMZYXicTDlgRemYiTnZiwZMCIc+49AV6lWKKxO&#10;MUgBNShmWAzABKCwvjjAEBoEbxeBgSqC4eu3xHQIImr4ehkcwqrhD4vgmPkIh5xdQgZzUcOXeUpH&#10;V2FfL7GO+xWts2WustFV0N6yPmg1aiuho3vdy0mPQC+3x3f4ruUdbgkzJH3kYQNAisjD2o3Pa3HK&#10;YqERHe6M7bAsuzh1BVSNDYSkB2+uODNrrq02N6DGRgHIm1lzHVDjogthb9dMKqEy7fGV7WCZYhUG&#10;nqbRus5PGYQr+E5YODNrroM1g6Kb+1EUM2+u01WX4gw7Y8X4AwFDCXWKXrTELWC1iUpUZfpcVhVq&#10;qORh/7mS5MShxX/Wv5HoBFbpbG8EvjZsLnyiO11sbvHAoHZ7kb5AoyvFcE6Acw0MCiH/80gPZ4TI&#10;U/8eucw8Uv3eQBP+AMEBtTt9s1pvsTpLe2Zvz/AmAVOR13nwdcLh5244iBxbWR4KWCnU27MRn6DB&#10;zktshDW/gdV4A+cAHZvxzIIHDfteo64nq6f/AQAA//8DAFBLAwQUAAYACAAAACEADP7LzNsAAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDQiMIcSqIBOLagjg78RJH2Oso&#10;dtr071lOcNyZp9mZerd6J444xzGQgttNBgKpD2akQcHH+8vNPYiYNBntAqGCM0bYNZcXta5MONEe&#10;j4c0CA6hWGkFNqWpkjL2Fr2OmzAhsfcVZq8Tn/MgzaxPHO6dzLOslF6PxB+snrC12H8fFq+gNOEt&#10;v1tsv+6dfT0/d+1nQa1S11fr0yOIhGv6g+G3PleHhjt1YSEThVNQFNuSUTYeshwEEyzwmE5BvmVF&#10;NrX8v6H5AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHLxgXIEBAAAoQ0AAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAz+y8zbAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAXgYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABmBwAAAAA=&#10;" path="m77,331l,331,,600r77,l77,331xm211,l144,r,268l211,268,211,xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="72801F45">
+              <v:shape id="AutoShape 158" style="position:absolute;margin-left:167.8pt;margin-top:95.1pt;width:10.6pt;height:30pt;z-index:-251635576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="212,600" o:spid="_x0000_s1026" stroked="f" path="m77,331l,331,,600r77,l77,331xm211,l144,r,268l211,268,211,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBy8YFyBAQAAKENAAAOAAAAZHJzL2Uyb0RvYy54bWysV9uOnDgQfV8p/2DxmFUGsPsy0xomihLN&#10;aqXsRQr7AW4uDQpg1qabnv36rTK428zgForSD43Bh/KpOi6q/PjxXFfklElViibywrvAI1mTiLRs&#10;DpH3T/z84d4jquNNyivRZJH3kinv49O7Xx77dpdRUYgqzSQBI43a9W3kFV3X7nxfJUVWc3Un2qyB&#10;yVzImndwKw9+KnkP1uvKp0Gw8Xsh01aKJFMKnn4ZJr0nbT/Ps6T7K89V1pEq8oBbp/+l/t/jv//0&#10;yHcHyduiTEYa/AdY1LxsYNGLqS+84+Qoyzem6jKRQom8u0tE7Ys8L5NM+wDehMErb74VvM20LxAc&#10;1V7CpH6e2eTP07f2b4nUVftVJN8VRMTvW7W7zOCNAgzZ93+IFDTkx05oZ8+5rPFNcIOcdUxfLjHN&#10;zh1J4GHIVhsKkU9git2HQaBj7vOdeTk5qu63TGhD/PRVdYMkKYx0QFPS8BpWjcFIXlegzq8fSEDY&#10;ijHC2HozSniBhQb23idxQHpCQ/oaQw1Gm6IUTIUPwRsYMzAwpUEF2Qz8QejLgiuDGngBpVleawND&#10;Xqt5XhuDuc1ra2A3eUHm2fFy8XowMOR1P88rnMaergM6G7DQDr5GzUYMBJlQc0ppCxCH1EFuKoCb&#10;nK3ADXJTEdz7zFYhDjcOclMVnFsttGVw7zXMJFvU9WY7u9moLURMXWkw1QFTYFZWauugUbOy0qkQ&#10;bB1Ams5kKLWFiKkjF+hUBzc5W4cb5KZCuMnZQsTUkRBsqgMNt8Fs5Jitg0bNRo5NhYCYzcvKbCFi&#10;5kgINtXBTc7W4Qa5qRBucrYQMXMkBJvq4JSV2TpMZYXicTDlgRemYiTnZiwZMCIc+49AV6lWKKxO&#10;MUgBNShmWAzABKCwvjjAEBoEbxeBgSqC4eu3xHQIImr4ehkcwqrhD4vgmPkIh5xdQgZzUcOXeUpH&#10;V2FfL7GO+xWts2WustFV0N6yPmg1aiuho3vdy0mPQC+3x3f4ruUdbgkzJH3kYQNAisjD2o3Pa3HK&#10;YqERHe6M7bAsuzh1BVSNDYSkB2+uODNrrq02N6DGRgHIm1lzHVDjogthb9dMKqEy7fGV7WCZYhUG&#10;nqbRus5PGYQr+E5YODNrroM1g6Kb+1EUM2+u01WX4gw7Y8X4AwFDCXWKXrTELWC1iUpUZfpcVhVq&#10;qORh/7mS5MShxX/Wv5HoBFbpbG8EvjZsLnyiO11sbvHAoHZ7kb5AoyvFcE6Acw0MCiH/80gPZ4TI&#10;U/8eucw8Uv3eQBP+AMEBtTt9s1pvsTpLe2Zvz/AmAVOR13nwdcLh5244iBxbWR4KWCnU27MRn6DB&#10;zktshDW/gdV4A+cAHZvxzIIHDfteo64nq6f/AQAA//8DAFBLAwQUAAYACAAAACEADP7LzNsAAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDQiMIcSqIBOLagjg78RJH2Oso&#10;dtr071lOcNyZp9mZerd6J444xzGQgttNBgKpD2akQcHH+8vNPYiYNBntAqGCM0bYNZcXta5MONEe&#10;j4c0CA6hWGkFNqWpkjL2Fr2OmzAhsfcVZq8Tn/MgzaxPHO6dzLOslF6PxB+snrC12H8fFq+gNOEt&#10;v1tsv+6dfT0/d+1nQa1S11fr0yOIhGv6g+G3PleHhjt1YSEThVNQFNuSUTYeshwEEyzwmE5BvmVF&#10;NrX8v6H5AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHLxgXIEBAAAoQ0AAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAz+y8zbAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAXgYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABmBwAAAAA=&#10;" w14:anchorId="552340BA">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="48895,1417955;0,1417955;0,1588770;48895,1588770;48895,1417955;133985,1207770;91440,1207770;91440,1377950;133985,1377950;133985,1207770" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681928" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75546B8F" wp14:editId="42AF3ACB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3173095</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2048510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -16824,53 +16456,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="17ED920E" id="Rectangle 157" o:spid="_x0000_s1026" style="position:absolute;margin-left:249.85pt;margin-top:161.3pt;width:3.35pt;height:13.45pt;z-index:-251634552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAW9bs03wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLKFrCy1NJ4S0E3BgQ+LqNV5b0SSlSbfy9pgTHG1/+v391WaxgzjRFHrvNNyuFAhyjTe9&#10;azW877c39yBCRGdw8I40fFOATX15UWFp/Nm90WkXW8EhLpSooYtxLKUMTUcWw8qP5Ph29JPFyOPU&#10;SjPhmcPtIBOlcmmxd/yhw5GeOmo+d7PVgHlqvl6P65f985xj0S5qm30ora+vlscHEJGW+AfDrz6r&#10;Q81OBz87E8SgIS2KO0Y1rJMkB8FEpvIUxIE3aZGBrCv5v0P9AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABb1uzTfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="13D8417A">
+              <v:rect id="Rectangle 157" style="position:absolute;margin-left:249.85pt;margin-top:161.3pt;width:3.35pt;height:13.45pt;z-index:-251634552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="46F484F4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAW9bs03wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLKFrCy1NJ4S0E3BgQ+LqNV5b0SSlSbfy9pgTHG1/+v391WaxgzjRFHrvNNyuFAhyjTe9&#10;azW877c39yBCRGdw8I40fFOATX15UWFp/Nm90WkXW8EhLpSooYtxLKUMTUcWw8qP5Ph29JPFyOPU&#10;SjPhmcPtIBOlcmmxd/yhw5GeOmo+d7PVgHlqvl6P65f985xj0S5qm30ora+vlscHEJGW+AfDrz6r&#10;Q81OBz87E8SgIS2KO0Y1rJMkB8FEpvIUxIE3aZGBrCv5v0P9AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABb1uzTfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682952" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="576F62AC" wp14:editId="67295406">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1189355</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2259330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="958564378" name="Rectangle 156"/>
@@ -16903,53 +16535,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="520C63EE" id="Rectangle 156" o:spid="_x0000_s1026" style="position:absolute;margin-left:93.65pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251633528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAawLAF3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqEOD0zTEqRBST8CBFonrNnaTiHgdYqcNf8/2BMeZfZqdKTez68XJjqHzpOF+kYCwVHvT&#10;UaPhY7+9y0GEiGSw92Q1/NgAm+r6qsTC+DO929MuNoJDKBSooY1xKKQMdWsdhoUfLPHt6EeHkeXY&#10;SDPimcNdL5dJkkmHHfGHFgf73Nr6azc5DZg9mO+3Y/q6f5kyXDdzslWfida3N/PTI4ho5/gHw6U+&#10;V4eKOx38RCaInnW+ShnVkCrFGy7EWikQB3by5QpkVcr/G6pfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABrAsAXfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3DDC2F4D">
+              <v:rect id="Rectangle 156" style="position:absolute;margin-left:93.65pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251633528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="01E104FA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAawLAF3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqEOD0zTEqRBST8CBFonrNnaTiHgdYqcNf8/2BMeZfZqdKTez68XJjqHzpOF+kYCwVHvT&#10;UaPhY7+9y0GEiGSw92Q1/NgAm+r6qsTC+DO929MuNoJDKBSooY1xKKQMdWsdhoUfLPHt6EeHkeXY&#10;SDPimcNdL5dJkkmHHfGHFgf73Nr6azc5DZg9mO+3Y/q6f5kyXDdzslWfida3N/PTI4ho5/gHw6U+&#10;V4eKOx38RCaInnW+ShnVkCrFGy7EWikQB3by5QpkVcr/G6pfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABrAsAXfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37894777" wp14:editId="28877F8A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5443855</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2259330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="687433973" name="Rectangle 155"/>
@@ -16982,53 +16614,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="03EC7CEF" id="Rectangle 155" o:spid="_x0000_s1026" style="position:absolute;margin-left:428.65pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251632504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB6pAsi3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGUlXdc1nRDSTsCBDYmr13htRZOUJt3K22NOcLT96ff3l9vZ9uJMY+i803C/SECQq73p&#10;XKPh/bC7y0GEiM5g7x1p+KYA2+r6qsTC+It7o/M+NoJDXChQQxvjUEgZ6pYshoUfyPHt5EeLkcex&#10;kWbEC4fbXi6TJJMWO8cfWhzoqaX6cz9ZDZg9mK/XU/pyeJ4yXDdzslMfida3N/PjBkSkOf7B8KvP&#10;6lCx09FPzgTRa8jVKmVUQ6oUd2Aiz5QCceRNvlyBrEr5v0P1AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHqkCyLfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2721ECD9">
+              <v:rect id="Rectangle 155" style="position:absolute;margin-left:428.65pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251632504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="16071CC8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB6pAsi3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGUlXdc1nRDSTsCBDYmr13htRZOUJt3K22NOcLT96ff3l9vZ9uJMY+i803C/SECQq73p&#10;XKPh/bC7y0GEiM5g7x1p+KYA2+r6qsTC+It7o/M+NoJDXChQQxvjUEgZ6pYshoUfyPHt5EeLkcex&#10;kWbEC4fbXi6TJJMWO8cfWhzoqaX6cz9ZDZg9mK/XU/pyeJ4yXDdzslMfida3N/PjBkSkOf7B8KvP&#10;6lCx09FPzgTRa8jVKmVUQ6oUd2Aiz5QCceRNvlyBrEr5v0P1AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHqkCyLfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7134ACC4" wp14:editId="0CD4E107">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5751830</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2259330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="947205462" name="Rectangle 154"/>
@@ -17061,53 +16693,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="2545ECB7" id="Rectangle 154" o:spid="_x0000_s1026" style="position:absolute;margin-left:452.9pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251631480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAEL4Oj4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqN2fhCbEqRBST8CBFonrNnaTiHgdYqcNb8/2RG+7O6PZb4rN5DpxskNoPWmYzxQIS5U3&#10;LdUaPvfbhzWIEJEMdp6shl8bYFPe3hSYG3+mD3vaxVpwCIUcNTQx9rmUoWqswzDzvSXWjn5wGHkd&#10;amkGPHO46+RCqVQ6bIk/NNjbl8ZW37vRacB0ZX7ej8u3/euYYlZPapt8Ka3v76bnJxDRTvHfDBd8&#10;RoeSmQ5+JBNEpyFTCaNHDcvkMrAjm6+43YEv68UjyLKQ1x3KPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAJCgQI5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAEL4Oj4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="68AD9429">
+              <v:rect id="Rectangle 154" style="position:absolute;margin-left:452.9pt;margin-top:177.9pt;width:4.1pt;height:13.45pt;z-index:-251631480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="19832663" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAEL4Oj4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqN2fhCbEqRBST8CBFonrNnaTiHgdYqcNb8/2RG+7O6PZb4rN5DpxskNoPWmYzxQIS5U3&#10;LdUaPvfbhzWIEJEMdp6shl8bYFPe3hSYG3+mD3vaxVpwCIUcNTQx9rmUoWqswzDzvSXWjn5wGHkd&#10;amkGPHO46+RCqVQ6bIk/NNjbl8ZW37vRacB0ZX7ej8u3/euYYlZPapt8Ka3v76bnJxDRTvHfDBd8&#10;RoeSmQ5+JBNEpyFTCaNHDcvkMrAjm6+43YEv68UjyLKQ1x3KPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAJCgQI5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAEL4Oj4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DC98CE7" wp14:editId="182F5F13">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>7001510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2259330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="43180" cy="802005"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1417385698" name="AutoShape 153"/>
@@ -17354,53 +16986,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="700EE600" id="AutoShape 153" o:spid="_x0000_s1026" style="position:absolute;margin-left:551.3pt;margin-top:177.9pt;width:3.4pt;height:63.15pt;z-index:251662472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,1263" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc/aDYbQUAAFkXAAAOAAAAZHJzL2Uyb0RvYy54bWysmNtu4zYQhu8L9B0IXbbY2DrbRpxFsYsU&#10;BbYHYNkHoGX5gMqiKipx0qfvDCXaQ4dihMX6wrKt38N/+Gkkcu4/vpwq9ly26ijrdRDezQNW1oXc&#10;Huv9OvibP35YBEx1ot6KStblOngtVfDx4ccf7s/NqozkQVbbsmUQpFarc7MODl3XrGYzVRzKk1B3&#10;silrOLmT7Ul08LXdz7atOEP0UzWL5vNsdpbttmllUSoFv37uTwYPOv5uVxbdn7udKjtWrQPw1un3&#10;Vr9v8H32cC9W+1Y0h2Mx2BDf4OIkjjUMegn1WXSCPbXHN6FOx6KVSu66u0KeZnK3OxalzgGyCec3&#10;2Xw9iKbUucDkqOYyTer7hS3+eP7a/NWiddV8kcU/CmZkdm7U6nIGvyjQsM35d7kFhuKpkzrZl117&#10;wn9CGuxFz+nrZU7Ll44V8GMShwuY+ALOLOZALMUpn4mV+W/xpLpfS6njiOcvquuJbOGTns8tq8UJ&#10;BuUQZHeqAM7PH9icheF8scT3KBsYXoShEf40Y3zOzixb3EoiI9GxkjQNWZymb2SxkUEkLTqwMMri&#10;22iJkRlnUeZ2lhohOkuczjIj8TvLjczvDIrPnrMxZ0sjRGcLp7PQBpAsorlz0kI6/1rlnrXQhuAD&#10;SjnwMHLbsymM26MQfPZsEj57FAYPM7c9G8XoJRdSEp5rLrJpeOxFlAcHaM6CsGEk0QjciKLQKjfc&#10;yKah69RdExHlwSN3VUCR0wt53B5F4bNn0/DZozx45C6N2IaRJHBrct5PKAqtcs9ebNPwwI0pDx67&#10;SyO2YYzboyh89mwaPnuUB4/dpRHbMEbhxhSFB25i0/DYSygPnrhLI7FhxIsRuAlFoVVuuIlNw3Pt&#10;JZQHT9ylkdgwxu1RFD57Ng2fPcqDJ+7SSG0YSZgunKWRUhRa5Z691KbhgZtSHjx1l0Zqwxi3R1H4&#10;7Nk0fPYoD566SwOWJPS+Nwo3pSg8cDObBthbxu7bckZ58MxdGpkNA295TriwZBrSgOWFVrnhZjYN&#10;z7WXUR48c5dGZsMYt0dR+OzZNHz2KA+euUsjt2HEC1ic4ei3y8ucotAq9+zlNg0P3Jzy4Lm7NHIb&#10;xrg9isJnz6bhs0d58NxdGrkNYxRuTlHcwIVtyN5sNMTB7D2Kl3rYfMAnJnAjO9fbnUYq3OZw4AG7&#10;Ga73ARACVLhTGRHD7KA4R6rvisErimEJPUUdAkYtN3sqv5MQplXLl5Oi47oR5bDkm2IG13FaPi3T&#10;aEg1npYqrnMwejwt1XhIFZYMU7zjOgCjwyN8knxINZmWajKkCo+4KdHxuYVm0mmppkOq8AiYEh3v&#10;6xi938W+e0HifVbLp6WaDanCLWuKGbwPYfR8Wqr5kCqUNIne5zBUbAsNn9tWTxswaPVs8D9i1YgO&#10;C918ZOd1AO0BdoDeFe7s8feTfC651IoO6x2fXuByuTRXx1VQ1VQI93NLZ86aY6PD9SoYLRqyMKfN&#10;sZcNo07VXd2ZMEUlValzvvq1QmcXB1eB+TO1etWZs+ZIVctLJZuz5mgNOlH2dsx304kvBvzpXHXG&#10;oDnSdLK57g3CxWXOmqOVzkTZ2zE96fRXuRnen4xRGXPmSFOJ+v7XeCr9gBNltyOaRCA81pZ+yF2K&#10;DGuT9PeUrI7bx2NVYXGpdr/5VLXsWUBr9lG/hoKwZJV+uNYS/9ZXPf6iO5TYlMRGr1pt5PYVGpSt&#10;7Pu70I+GDwfZ/hewM/R214H690m0ZcCq32poni7DBDeJnf6SpDk2U1p6ZkPPiLqAUOugC2AxgB8/&#10;dX0D+alpj/sDjBTq+0Ytf4HG6O6IHUztr3c1fIH+rZ6bodeMDWL6XauuHfGH/wEAAP//AwBQSwME&#10;FAAGAAgAAAAhAM3S8f/gAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMjzFvgzAQhfdK/Q/WVerW&#10;GCggoJiordRuHRKyZHOwA6j4jGyH0H/fy9SOT/fp3ffq7WomtmjnR4sC4k0ETGNn1Yi9gEP78VQA&#10;80GikpNFLeBHe9g293e1rJS94k4v+9AzKkFfSQFDCHPFue8GbaTf2Fkj3c7WGRkoup4rJ69Ubiae&#10;RFHOjRyRPgxy1u+D7r73FyOAl29p/pkXfueyLm2Xtjy6+UuIx4f19QVY0Gv4g+GmT+rQkNPJXlB5&#10;NlGOoyQnVsBzltGIGxJHZQrsJCAtkhh4U/P/K5pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhANz9oNhtBQAAWRcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAM3S8f/gAAAADQEAAA8AAAAAAAAAAAAAAAAAxwcAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADUCAAAAAA=&#10;" path="m63,993l,993r,269l63,1262r,-269xm63,662l,662,,931r63,l63,662xm63,331l,331,,600r63,l63,331xm67,l,,,268r67,l67,xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="66874E29">
+              <v:shape id="AutoShape 153" style="position:absolute;margin-left:551.3pt;margin-top:177.9pt;width:3.4pt;height:63.15pt;z-index:251662472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,1263" o:spid="_x0000_s1026" stroked="f" path="m63,993l,993r,269l63,1262r,-269xm63,662l,662,,931r63,l63,662xm63,331l,331,,600r63,l63,331xm67,l,,,268r67,l67,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc/aDYbQUAAFkXAAAOAAAAZHJzL2Uyb0RvYy54bWysmNtu4zYQhu8L9B0IXbbY2DrbRpxFsYsU&#10;BbYHYNkHoGX5gMqiKipx0qfvDCXaQ4dihMX6wrKt38N/+Gkkcu4/vpwq9ly26ijrdRDezQNW1oXc&#10;Huv9OvibP35YBEx1ot6KStblOngtVfDx4ccf7s/NqozkQVbbsmUQpFarc7MODl3XrGYzVRzKk1B3&#10;silrOLmT7Ul08LXdz7atOEP0UzWL5vNsdpbttmllUSoFv37uTwYPOv5uVxbdn7udKjtWrQPw1un3&#10;Vr9v8H32cC9W+1Y0h2Mx2BDf4OIkjjUMegn1WXSCPbXHN6FOx6KVSu66u0KeZnK3OxalzgGyCec3&#10;2Xw9iKbUucDkqOYyTer7hS3+eP7a/NWiddV8kcU/CmZkdm7U6nIGvyjQsM35d7kFhuKpkzrZl117&#10;wn9CGuxFz+nrZU7Ll44V8GMShwuY+ALOLOZALMUpn4mV+W/xpLpfS6njiOcvquuJbOGTns8tq8UJ&#10;BuUQZHeqAM7PH9icheF8scT3KBsYXoShEf40Y3zOzixb3EoiI9GxkjQNWZymb2SxkUEkLTqwMMri&#10;22iJkRlnUeZ2lhohOkuczjIj8TvLjczvDIrPnrMxZ0sjRGcLp7PQBpAsorlz0kI6/1rlnrXQhuAD&#10;SjnwMHLbsymM26MQfPZsEj57FAYPM7c9G8XoJRdSEp5rLrJpeOxFlAcHaM6CsGEk0QjciKLQKjfc&#10;yKah69RdExHlwSN3VUCR0wt53B5F4bNn0/DZozx45C6N2IaRJHBrct5PKAqtcs9ebNPwwI0pDx67&#10;SyO2YYzboyh89mwaPnuUB4/dpRHbMEbhxhSFB25i0/DYSygPnrhLI7FhxIsRuAlFoVVuuIlNw3Pt&#10;JZQHT9ylkdgwxu1RFD57Ng2fPcqDJ+7SSG0YSZgunKWRUhRa5Z691KbhgZtSHjx1l0Zqwxi3R1H4&#10;7Nk0fPYoD566SwOWJPS+Nwo3pSg8cDObBthbxu7bckZ58MxdGpkNA295TriwZBrSgOWFVrnhZjYN&#10;z7WXUR48c5dGZsMYt0dR+OzZNHz2KA+euUsjt2HEC1ic4ei3y8ucotAq9+zlNg0P3Jzy4Lm7NHIb&#10;xrg9isJnz6bhs0d58NxdGrkNYxRuTlHcwIVtyN5sNMTB7D2Kl3rYfMAnJnAjO9fbnUYq3OZw4AG7&#10;Ga73ARACVLhTGRHD7KA4R6rvisErimEJPUUdAkYtN3sqv5MQplXLl5Oi47oR5bDkm2IG13FaPi3T&#10;aEg1npYqrnMwejwt1XhIFZYMU7zjOgCjwyN8knxINZmWajKkCo+4KdHxuYVm0mmppkOq8AiYEh3v&#10;6xi938W+e0HifVbLp6WaDanCLWuKGbwPYfR8Wqr5kCqUNIne5zBUbAsNn9tWTxswaPVs8D9i1YgO&#10;C918ZOd1AO0BdoDeFe7s8feTfC651IoO6x2fXuByuTRXx1VQ1VQI93NLZ86aY6PD9SoYLRqyMKfN&#10;sZcNo07VXd2ZMEUlValzvvq1QmcXB1eB+TO1etWZs+ZIVctLJZuz5mgNOlH2dsx304kvBvzpXHXG&#10;oDnSdLK57g3CxWXOmqOVzkTZ2zE96fRXuRnen4xRGXPmSFOJ+v7XeCr9gBNltyOaRCA81pZ+yF2K&#10;DGuT9PeUrI7bx2NVYXGpdr/5VLXsWUBr9lG/hoKwZJV+uNYS/9ZXPf6iO5TYlMRGr1pt5PYVGpSt&#10;7Pu70I+GDwfZ/hewM/R214H690m0ZcCq32poni7DBDeJnf6SpDk2U1p6ZkPPiLqAUOugC2AxgB8/&#10;dX0D+alpj/sDjBTq+0Ytf4HG6O6IHUztr3c1fIH+rZ6bodeMDWL6XauuHfGH/wEAAP//AwBQSwME&#10;FAAGAAgAAAAhAM3S8f/gAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMjzFvgzAQhfdK/Q/WVerW&#10;GCggoJiordRuHRKyZHOwA6j4jGyH0H/fy9SOT/fp3ffq7WomtmjnR4sC4k0ETGNn1Yi9gEP78VQA&#10;80GikpNFLeBHe9g293e1rJS94k4v+9AzKkFfSQFDCHPFue8GbaTf2Fkj3c7WGRkoup4rJ69Ubiae&#10;RFHOjRyRPgxy1u+D7r73FyOAl29p/pkXfueyLm2Xtjy6+UuIx4f19QVY0Gv4g+GmT+rQkNPJXlB5&#10;NlGOoyQnVsBzltGIGxJHZQrsJCAtkhh4U/P/K5pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhANz9oNhtBQAAWRcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAM3S8f/gAAAADQEAAA8AAAAAAAAAAAAAAAAAxwcAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADUCAAAAAA=&#10;" w14:anchorId="77121B29">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40005,2889885;0,2889885;0,3060700;40005,3060700;40005,2889885;40005,2679700;0,2679700;0,2850515;40005,2850515;40005,2679700;40005,2469515;0,2469515;0,2640330;40005,2640330;40005,2469515;42545,2259330;0,2259330;0,2429510;42545,2429510;42545,2259330" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C5F179E" wp14:editId="1719FFB0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2063750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2469515</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -17434,53 +17066,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="7F5B9714" id="Rectangle 152" o:spid="_x0000_s1026" style="position:absolute;margin-left:162.5pt;margin-top:194.45pt;width:3.35pt;height:13.45pt;z-index:-251630456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBRF7384QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4swulIEWWpmnSk3qwNfE6ZadAZGeRXVr8964nvb3Je3nzvXIzm15caHSdZQXxIgJBXFvd&#10;caPg/bh/yEE4j6yxt0wKvsnBprq9KbHQ9spvdDn4RoQSdgUqaL0fCild3ZJBt7ADcfDOdjTowzk2&#10;Uo94DeWml8soyqTBjsOHFgfatVR/HiajALOV/no9Jy/H5ynDdTNH+/QjUur+bt4+gfA0+78w/OIH&#10;dKgC08lOrJ3oFSTLNGzxQeT5GkRIJEn8COKkYBWnOciqlP83VD8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAURe9/OEAAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2DF62990">
+              <v:rect id="Rectangle 152" style="position:absolute;margin-left:162.5pt;margin-top:194.45pt;width:3.35pt;height:13.45pt;z-index:-251630456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="143B86A9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBRF7384QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4swulIEWWpmnSk3qwNfE6ZadAZGeRXVr8964nvb3Je3nzvXIzm15caHSdZQXxIgJBXFvd&#10;caPg/bh/yEE4j6yxt0wKvsnBprq9KbHQ9spvdDn4RoQSdgUqaL0fCild3ZJBt7ADcfDOdjTowzk2&#10;Uo94DeWml8soyqTBjsOHFgfatVR/HiajALOV/no9Jy/H5ynDdTNH+/QjUur+bt4+gfA0+78w/OIH&#10;dKgC08lOrJ3oFSTLNGzxQeT5GkRIJEn8COKkYBWnOciqlP83VD8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAURe9/OEAAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B72BD01" wp14:editId="5BC9C6CC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>935990</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2679700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="54627149" name="Rectangle 151"/>
@@ -17513,53 +17145,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="0D1E61E3" id="Rectangle 151" o:spid="_x0000_s1026" style="position:absolute;margin-left:73.7pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251629432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBviR9a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqENwQ5vGqRBST8CBFonrNt4mUWM7xE4b/p7tiR5n9ml2plhPthMnGkLrnYbHWQKCXOVN62oN&#10;X7vNwwJEiOgMdt6Rhl8KsC5vbwrMjT+7TzptYy04xIUcNTQx9rmUoWrIYpj5nhzfDn6wGFkOtTQD&#10;njncdjJNkkxabB1/aLCn14aq43a0GjBT5ufj8PS+exszXNZTspl/J1rf300vKxCRpvgPw6U+V4eS&#10;O+396EwQHWv1rBjVoNKUR12IucpA7NlRiyXIspDXG8o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMAFd2nhAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAG+JH1rfAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="71D12FA0">
+              <v:rect id="Rectangle 151" style="position:absolute;margin-left:73.7pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251629432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="778D1A5A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBviR9a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqENwQ5vGqRBST8CBFonrNt4mUWM7xE4b/p7tiR5n9ml2plhPthMnGkLrnYbHWQKCXOVN62oN&#10;X7vNwwJEiOgMdt6Rhl8KsC5vbwrMjT+7TzptYy04xIUcNTQx9rmUoWrIYpj5nhzfDn6wGFkOtTQD&#10;njncdjJNkkxabB1/aLCn14aq43a0GjBT5ufj8PS+exszXNZTspl/J1rf300vKxCRpvgPw6U+V4eS&#10;O+396EwQHWv1rBjVoNKUR12IucpA7NlRiyXIspDXG8o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMAFd2nhAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAG+JH1rfAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66DC6E7A" wp14:editId="31872D84">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1713230</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2679700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1776572431" name="Rectangle 150"/>
@@ -17592,53 +17224,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="4A6C376D" id="Rectangle 150" o:spid="_x0000_s1026" style="position:absolute;margin-left:134.9pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251628408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBAbwyd4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEjcWEoo3do1nRDSTsCBDYmr13httSYpTbqVf485wc32e3r+XrmZbS/ONIbOOw33iwQEudqbzjUa&#10;PvbbuxWIENEZ7L0jDd8UYFNdX5VYGH9x73TexUZwiAsFamhjHAopQ92SxbDwAznWjn60GHkdG2lG&#10;vHC47aVKkkxa7Bx/aHGg55bq026yGjBLzdfb8eF1/zJlmDdzsn38TLS+vZmf1iAizfHPDL/4jA4V&#10;Mx385EwQvQaV5YweNaRKcSl2qOWShwNf0lUOsirl/w7VDwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBAbwyd4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="49FBCB8D">
+              <v:rect id="Rectangle 150" style="position:absolute;margin-left:134.9pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251628408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="059C17D5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBAbwyd4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEjcWEoo3do1nRDSTsCBDYmr13httSYpTbqVf485wc32e3r+XrmZbS/ONIbOOw33iwQEudqbzjUa&#10;PvbbuxWIENEZ7L0jDd8UYFNdX5VYGH9x73TexUZwiAsFamhjHAopQ92SxbDwAznWjn60GHkdG2lG&#10;vHC47aVKkkxa7Bx/aHGg55bq026yGjBLzdfb8eF1/zJlmDdzsn38TLS+vZmf1iAizfHPDL/4jA4V&#10;Mx385EwQvQaV5YweNaRKcSl2qOWShwNf0lUOsirl/w7VDwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBAbwyd4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29E9E9B6" wp14:editId="0DB7ACE8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2804795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2679700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="771225261" name="Rectangle 149"/>
@@ -17671,53 +17303,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="1279D9BD" id="Rectangle 149" o:spid="_x0000_s1026" style="position:absolute;margin-left:220.85pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251627384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQAMlYVQ3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqNNgQpvGqRBST8ChLRLXbewmUeN1iJ02/D2LhAS3Ge3T7EyxnlwnznYIrScN81kCwlLlTUu1&#10;hvf95m4BIkQkg50nq+HLBliX11cF5sZfaGvPu1gLDqGQo4Ymxj6XMlSNdRhmvrfEt6MfHEa2Qy3N&#10;gBcOd51MkySTDlviDw329rmx1Wk3Og2YKfP5drx/3b+MGS7rKdk8fCRa395MTysQ0U7xD4af+lwd&#10;Su508COZIDoNSs0fGWWRpjyKCaUWSxCHXyHLQv7fUH4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEADJWFUN4AAAALAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="712550A8">
+              <v:rect id="Rectangle 149" style="position:absolute;margin-left:220.85pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251627384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="18BFC2A3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQAMlYVQ3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqNNgQpvGqRBST8ChLRLXbewmUeN1iJ02/D2LhAS3Ge3T7EyxnlwnznYIrScN81kCwlLlTUu1&#10;hvf95m4BIkQkg50nq+HLBliX11cF5sZfaGvPu1gLDqGQo4Ymxj6XMlSNdRhmvrfEt6MfHEa2Qy3N&#10;gBcOd51MkySTDlviDw329rmx1Wk3Og2YKfP5drx/3b+MGS7rKdk8fCRa395MTysQ0U7xD4af+lwd&#10;Su508COZIDoNSs0fGWWRpjyKCaUWSxCHXyHLQv7fUH4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEADJWFUN4AAAALAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251690120" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A710630" wp14:editId="3D074B56">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4474845</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2679700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="612271513" name="Rectangle 148"/>
@@ -17750,53 +17382,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="21C5DB61" id="Rectangle 148" o:spid="_x0000_s1026" style="position:absolute;margin-left:352.35pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251626360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBlOyfo4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsqJ0QkibEqRBSV4VFHxLbaewmEbEdYqdN/55hRZczc3Tn3HI1m56d9eg7ZyVECwFM29qpzjYS&#10;Dvv10xKYD2gV9s5qCVftYVXd35VYKHexW33ehYZRiPUFSmhDGArOfd1qg37hBm3pdnKjwUDj2HA1&#10;4oXCTc9jIVJusLP0ocVBv7e6/t5NRgKmifr5PD1/7DdTinkzi/XLl5Dy8WF+ewUW9Bz+YfjTJ3Wo&#10;yOnoJqs86yVkIskIlZDEMZUiIouiHNiRNskyB16V/LZD9QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBlOyfo4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3023F599">
+              <v:rect id="Rectangle 148" style="position:absolute;margin-left:352.35pt;margin-top:211pt;width:3.6pt;height:13.45pt;z-index:-251626360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="7A441C4F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQBlOyfo4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsqJ0QkibEqRBSV4VFHxLbaewmEbEdYqdN/55hRZczc3Tn3HI1m56d9eg7ZyVECwFM29qpzjYS&#10;Dvv10xKYD2gV9s5qCVftYVXd35VYKHexW33ehYZRiPUFSmhDGArOfd1qg37hBm3pdnKjwUDj2HA1&#10;4oXCTc9jIVJusLP0ocVBv7e6/t5NRgKmifr5PD1/7DdTinkzi/XLl5Dy8WF+ewUW9Bz+YfjTJ3Wo&#10;yOnoJqs86yVkIskIlZDEMZUiIouiHNiRNskyB16V/LZD9QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBlOyfo4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BE1EB4C" wp14:editId="050CA046">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5553710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2679700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="319366879" name="Rectangle 147"/>
@@ -17829,53 +17461,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="303987B0" id="Rectangle 147" o:spid="_x0000_s1026" style="position:absolute;margin-left:437.3pt;margin-top:211pt;width:3.35pt;height:13.45pt;z-index:-251625336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBjuSzJ4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLF1XSlaaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50rBcJCAs1d50&#10;1Gj42G/vFIgQkQz2nqyGHxtgU11flVgYf6Z3e9rFRnAIhQI1tDEOhZShbq3DsPCDJb4d/egw8jg2&#10;0ox45nDXyzRJcumwI/7Q4mCfW1t/7SanAfPMfL8dV6/7lynHdTMn2/vPROvbm/npEUS0c/yH4U+f&#10;1aFip4OfyATRa1APWc6ohixNuRQTSi1XIA68ydQaZFXKyw7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBjuSzJ4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2719AA62">
+              <v:rect id="Rectangle 147" style="position:absolute;margin-left:437.3pt;margin-top:211pt;width:3.35pt;height:13.45pt;z-index:-251625336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="7046214E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBjuSzJ4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLF1XSlaaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50rBcJCAs1d50&#10;1Gj42G/vFIgQkQz2nqyGHxtgU11flVgYf6Z3e9rFRnAIhQI1tDEOhZShbq3DsPCDJb4d/egw8jg2&#10;0ox45nDXyzRJcumwI/7Q4mCfW1t/7SanAfPMfL8dV6/7lynHdTMn2/vPROvbm/npEUS0c/yH4U+f&#10;1aFip4OfyATRa1APWc6ohixNuRQTSi1XIA68ydQaZFXKyw7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBjuSzJ4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit. Duis tristique dictum felis, vel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:t>efficitur</w:t>
       </w:r>
@@ -18609,58 +18241,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:t>porta tortor bibendum. Aenean quis velit non risus rhoncus scelerisque. Donec viverra eget</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
-        <w:t xml:space="preserve">lorem </w:t>
-[...6 lines deleted...]
-        <w:t>eget porta. Donec vel diam at velit pharetra sodales sit amet at sem. Morbi molestie risus</w:t>
+        <w:t>lorem eget porta. Donec vel diam at velit pharetra sodales sit amet at sem. Morbi molestie risus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:spacing w:val="-64"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:t>tincidunt tellus maximus, eu auctor felis feugiat. Ut lobortis rutrum diam eu sollicitudin. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
@@ -19253,53 +18878,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="763E0199" id="AutoShape 145" o:spid="_x0000_s1026" style="position:absolute;margin-left:551.3pt;margin-top:12.2pt;width:3.4pt;height:145.95pt;z-index:251663496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,2919" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDniwwC1AgAAOEvAAAOAAAAZHJzL2Uyb0RvYy54bWysmtuO4zYShu8D5B0EXWaRsUonS43xBEGC&#10;WSyQPQCjPIDalttGbMsrqds9efpU0aZdRZM0E2QuWvboN/UXPxXFovjxh/f9LnrrhnHbHxYxfEji&#10;qDss+9X28LKIf20+f1/F0Ti1h1W76w/dIv7ajfEPn7795uPp+NSl/abfrbohwkYO49PpuIg303R8&#10;ms3G5abbt+OH/tgd8OS6H/bthF+Hl9lqaE/Y+n43S5OknJ36YXUc+mU3jvi/P59Pxp9U++t1t5z+&#10;u16P3RTtFjF6m9TfQf19pr+zTx/bp5ehPW62y4uN9i+42LfbA1702tTP7dRGr8P2rqn9djn0Y7+e&#10;Piz7/axfr7fLTsWA0UBiRPNl0x47FQt2zni8dtP49zW7/M/bl+P/BrI+Hn/pl7+N2COz03F8up6h&#10;LyNqoufTv/sVMmxfp14F+74e9vRLDCN6V3369dqn3fsULfE/8wwq7PglnoGqyIqyoD6ftU/6x8vX&#10;cfpn16uG2rdfxumMZIWfVIeuokO7x6s22Mp6v0M6//g+SiKApKrpb1peIF6FoIXfzaImiU5RWZmS&#10;VEtUW2lVZ1Ga56Yq0ypsSGk2UVpDbcpyLdPG0tJurNBCMpZbjZVa4jU21yq/Mcw92WMuY7UWkrHK&#10;agxk92dQprYuA975SmTvM5AEfDQ5hQZSuzvJwOmOE/C5kxh87jiKBkq7OwnCdbvhnXXh5ceaShQe&#10;dymn0aSOXJAo0sJONuUclMhONpUoVIba0yHlNJrUnhCY3vwmdrrjHHzuJAqfO06jSe1ZkUkUaZWB&#10;LSsyzkGJ7H2XSRQeshmn0WT2rMgkCqc7zsHnTqLwueM0msyeFZlE4SKbcQ4esrlE4XGXcxpNbs+K&#10;XKJIUzvZnHNQIjtZfLjw29hz3+WcRpPbsyKXKJzuOAefO4nC547TaHJ7VhQSRVokiS0rCs5Biex9&#10;V0gUHrIFp9EU9qwoJAqnO87B506i8LnjNJrCnhWFROEiW3AOHrKlROFxV3IaTWnPitJAUdvJlpwD&#10;kMhOtpQoPPcdThtvz8amtGdFaaBwueMcfO4kCp87TqMp7VkxlyhSKGtbVsw5ByWy993cQOGeD885&#10;jWZuz4q5ROF0xzn43BkoPO44jWZuz4q5gcJBds45eMhSRSJnxq5aouI0msqeFZWBorCTrTgHIJGd&#10;bCVReO67itNoKntWVAYKlzvOwefOQEEVmH1+V3EaTWXPitpAUWVzW1bUnAOQyN53tYHCfd/VnEZT&#10;27OiNlC43HEOPncGCo87TqOp7VlRGygcZGvOwUMWEoOF2x4knEeDv7QXPonEUcwLG1xIOAsS2eFC&#10;YuBw33uQcCRo0J4bkEgiToMch8+gQcRnkFNBg/b0wOQXQ1WFE0LLSgWIuptEjh78E3U3cCgNuCpv&#10;kEycBjkPn0EJBON3Dc0AHAoatCcJgGTiQiyqbw/i8OobZPkNjvobUpkkiNeKWBbgbsThBTjIChwc&#10;JTiYNbjLIOdBUTjuwVQC8TzfIJVJ4qjCwSjDC7Au54Eow0nkMBhehoOsw8FRiINRiTsN8iTxGQxP&#10;koxDacBRi4NZjDsQy2Lcjfi+GMcVVgXaXDwFWY2DoxwHox6H1D5PAFGQK5UDcnhFDrIkBwzbtqYM&#10;RlHutsiReC2GJ0ouE8VRmINRmeP30jrWiNJcqRy9eF+bO0HL4hwc1TkY5bnbIs8Vr8W7ZHFb5GQa&#10;nCrZQRs1uhO0KNJ9oO+rdKdFWaaDo07H1XkxbagdnEWhTiIH5vBCHWSlDo5SHYxa3WmQE/EZDE+V&#10;UqaKo1oHo1zH2YZ97irqdaVy9OF9we6ELCt2cJTsYNTsbosiVSgQl8XwVJlzMA046nYwCncXZlG4&#10;S8z4qvBFvwxsN/r94PL9cHlBiJ+ilt42J+qd5LEf6V1kg/UJvnJsMnreYBOooreJDjH2D4nnQWK8&#10;fUiMM+6QpmkWreT6vaffCc1plVy9ZXxonGaYJMe5YYgZmu8peVikNPsiOc6bQlqnuZCSh4VKMxMl&#10;DwuV5gkkxwd8iBl6Zit5WKj0/CQ5PvhCWqdnmZKHhVpcQsUHQkjrNMZT6zg6B8kvoZZhodL4R63j&#10;wBXSOo1FSh4WKo0LSh4WKq2vkRzXxkLM0IKXkoeFSitQJMfVo5DWaUlIycNCrS+h4vpKSOtqzYSa&#10;p+WOsB9cooUkLFxILvHSckDQFa6jE4SFrGpuFcN5G8TDAUrVwOoHgUOUqknPPwgMWo9SVN4FBa3H&#10;KcgCg9YjFWD5E3QFPVZRNRL2A006Dwxaj1cQOGCBHrGgCAxaj1kQOGiBHrUgcNhSM0VFOnDgwhcm&#10;5/yEwKEL9NiFU54wDnr0ApyQMHDn2/wy4RhwU5m5nWyII9xO9ky/aZ+O7UTzFP0xOi1i3IEUbRax&#10;2j1E/7/v37qmV4qJpis0D8euSEvker7uTbE7cCUuB0qhPq2PR9XgRVbj4te5PX1aH88yfd1Q3c2f&#10;bme568dOhX1zLNvGDWBhMd2EunF9FDEVlc4RfVof5XVDdfeXfRgT1FcPt6ilizMAJtSn9VHEhPsa&#10;gjgF6iyXfRxTefXwIKabUMeijzwmqHG2GXDvBevuL/s4puzq4UFMN6GORR9FTAVOEUJiCtXdX/Zh&#10;TNn1MecP6abTkegjj6jEdz4BAQXK7q/5MBx9eX8wWqVD0EceSoqPh4BQAmXmFT2BnKeB9fXW8Idy&#10;0+kg9JEHg2vuqT+a81VDdfdXfRhQeXXgD+im04HoIw+ovt62+qw+nlU4B6AHW6Ds/po6HHxU0/NX&#10;Ff3XBzE9v9k247HfbVeft7sdPYDH4eX5p90QvbW4Rfyz+nfpeCHbqfWDQ08/03fZZac0bY6mDefj&#10;03O/+oobpYf+vM8c98Xjh00//B5HJ9xjvojH/7+2QxdHu38dcBN3jUvJ+JyY1Je8mNOrpYGfeeZn&#10;2sMSm1rEU4zrHfTxp+m8kf31OGxfNnglUCsgh/5H3KC93tJGarWT++zq8gX3kau+uex5p43q/LtS&#10;3Xbmf/oDAAD//wMAUEsDBBQABgAIAAAAIQCwCcrS3gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCRuLEk3VVCaTgM0wZUNOGeNaQqJUzXZ1vH0ZCe4+Zc//f5cLyfv2AHH2AdS&#10;IGcCGFIbTE+dgrft+uYWWEyajHaBUMEJIyyby4taVyYc6RUPm9SxXEKx0gpsSkPFeWwteh1nYUDK&#10;u88wep1yHDtuRn3M5d7xQoiSe91TvmD1gI8W2+/N3itYrZ8+bDpt3bvRcvwKPw/48myVur6aVvfA&#10;Ek7pD4azflaHJjvtwp5MZC5nKYoyswqKxQLYmZDiLk87BXNZzoE3Nf//RPMLAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA54sMAtQIAADhLwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAsAnK0t4AAAAMAQAADwAAAAAAAAAAAAAAAAAuCwAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADkMAAAAAA==&#10;" path="m63,2649r-63,l,2918r63,l63,2649xm63,2318r-63,l,2587r63,l63,2318xm63,1987r-63,l,2256r63,l63,1987xm63,1656r-63,l,1925r63,l63,1656xm63,1325r-63,l,1593r63,l63,1325xm63,331l,331,,600r63,l63,331xm63,l,,,269r63,l63,xm67,993l,993r,269l67,1262r,-269xm67,662l,662,,931r67,l67,662xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="722D4DE4">
+              <v:shape id="AutoShape 145" style="position:absolute;margin-left:551.3pt;margin-top:12.2pt;width:3.4pt;height:145.95pt;z-index:251663496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,2919" o:spid="_x0000_s1026" stroked="f" path="m63,2649r-63,l,2918r63,l63,2649xm63,2318r-63,l,2587r63,l63,2318xm63,1987r-63,l,2256r63,l63,1987xm63,1656r-63,l,1925r63,l63,1656xm63,1325r-63,l,1593r63,l63,1325xm63,331l,331,,600r63,l63,331xm63,l,,,269r63,l63,xm67,993l,993r,269l67,1262r,-269xm67,662l,662,,931r67,l67,662xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDniwwC1AgAAOEvAAAOAAAAZHJzL2Uyb0RvYy54bWysmtuO4zYShu8D5B0EXWaRsUonS43xBEGC&#10;WSyQPQCjPIDalttGbMsrqds9efpU0aZdRZM0E2QuWvboN/UXPxXFovjxh/f9LnrrhnHbHxYxfEji&#10;qDss+9X28LKIf20+f1/F0Ti1h1W76w/dIv7ajfEPn7795uPp+NSl/abfrbohwkYO49PpuIg303R8&#10;ms3G5abbt+OH/tgd8OS6H/bthF+Hl9lqaE/Y+n43S5OknJ36YXUc+mU3jvi/P59Pxp9U++t1t5z+&#10;u16P3RTtFjF6m9TfQf19pr+zTx/bp5ehPW62y4uN9i+42LfbA1702tTP7dRGr8P2rqn9djn0Y7+e&#10;Piz7/axfr7fLTsWA0UBiRPNl0x47FQt2zni8dtP49zW7/M/bl+P/BrI+Hn/pl7+N2COz03F8up6h&#10;LyNqoufTv/sVMmxfp14F+74e9vRLDCN6V3369dqn3fsULfE/8wwq7PglnoGqyIqyoD6ftU/6x8vX&#10;cfpn16uG2rdfxumMZIWfVIeuokO7x6s22Mp6v0M6//g+SiKApKrpb1peIF6FoIXfzaImiU5RWZmS&#10;VEtUW2lVZ1Ga56Yq0ypsSGk2UVpDbcpyLdPG0tJurNBCMpZbjZVa4jU21yq/Mcw92WMuY7UWkrHK&#10;agxk92dQprYuA975SmTvM5AEfDQ5hQZSuzvJwOmOE/C5kxh87jiKBkq7OwnCdbvhnXXh5ceaShQe&#10;dymn0aSOXJAo0sJONuUclMhONpUoVIba0yHlNJrUnhCY3vwmdrrjHHzuJAqfO06jSe1ZkUkUaZWB&#10;LSsyzkGJ7H2XSRQeshmn0WT2rMgkCqc7zsHnTqLwueM0msyeFZlE4SKbcQ4esrlE4XGXcxpNbs+K&#10;XKJIUzvZnHNQIjtZfLjw29hz3+WcRpPbsyKXKJzuOAefO4nC547TaHJ7VhQSRVokiS0rCs5Biex9&#10;V0gUHrIFp9EU9qwoJAqnO87B506i8LnjNJrCnhWFROEiW3AOHrKlROFxV3IaTWnPitJAUdvJlpwD&#10;kMhOtpQoPPcdThtvz8amtGdFaaBwueMcfO4kCp87TqMp7VkxlyhSKGtbVsw5ByWy993cQOGeD885&#10;jWZuz4q5ROF0xzn43BkoPO44jWZuz4q5gcJBds45eMhSRSJnxq5aouI0msqeFZWBorCTrTgHIJGd&#10;bCVReO67itNoKntWVAYKlzvOwefOQEEVmH1+V3EaTWXPitpAUWVzW1bUnAOQyN53tYHCfd/VnEZT&#10;27OiNlC43HEOPncGCo87TqOp7VlRGygcZGvOwUMWEoOF2x4knEeDv7QXPonEUcwLG1xIOAsS2eFC&#10;YuBw33uQcCRo0J4bkEgiToMch8+gQcRnkFNBg/b0wOQXQ1WFE0LLSgWIuptEjh78E3U3cCgNuCpv&#10;kEycBjkPn0EJBON3Dc0AHAoatCcJgGTiQiyqbw/i8OobZPkNjvobUpkkiNeKWBbgbsThBTjIChwc&#10;JTiYNbjLIOdBUTjuwVQC8TzfIJVJ4qjCwSjDC7Au54Eow0nkMBhehoOsw8FRiINRiTsN8iTxGQxP&#10;koxDacBRi4NZjDsQy2Lcjfi+GMcVVgXaXDwFWY2DoxwHox6H1D5PAFGQK5UDcnhFDrIkBwzbtqYM&#10;RlHutsiReC2GJ0ouE8VRmINRmeP30jrWiNJcqRy9eF+bO0HL4hwc1TkY5bnbIs8Vr8W7ZHFb5GQa&#10;nCrZQRs1uhO0KNJ9oO+rdKdFWaaDo07H1XkxbagdnEWhTiIH5vBCHWSlDo5SHYxa3WmQE/EZDE+V&#10;UqaKo1oHo1zH2YZ97irqdaVy9OF9we6ELCt2cJTsYNTsbosiVSgQl8XwVJlzMA046nYwCncXZlG4&#10;S8z4qvBFvwxsN/r94PL9cHlBiJ+ilt42J+qd5LEf6V1kg/UJvnJsMnreYBOooreJDjH2D4nnQWK8&#10;fUiMM+6QpmkWreT6vaffCc1plVy9ZXxonGaYJMe5YYgZmu8peVikNPsiOc6bQlqnuZCSh4VKMxMl&#10;DwuV5gkkxwd8iBl6Zit5WKj0/CQ5PvhCWqdnmZKHhVpcQsUHQkjrNMZT6zg6B8kvoZZhodL4R63j&#10;wBXSOo1FSh4WKo0LSh4WKq2vkRzXxkLM0IKXkoeFSitQJMfVo5DWaUlIycNCrS+h4vpKSOtqzYSa&#10;p+WOsB9cooUkLFxILvHSckDQFa6jE4SFrGpuFcN5G8TDAUrVwOoHgUOUqknPPwgMWo9SVN4FBa3H&#10;KcgCg9YjFWD5E3QFPVZRNRL2A006Dwxaj1cQOGCBHrGgCAxaj1kQOGiBHrUgcNhSM0VFOnDgwhcm&#10;5/yEwKEL9NiFU54wDnr0ApyQMHDn2/wy4RhwU5m5nWyII9xO9ky/aZ+O7UTzFP0xOi1i3IEUbRax&#10;2j1E/7/v37qmV4qJpis0D8euSEvker7uTbE7cCUuB0qhPq2PR9XgRVbj4te5PX1aH88yfd1Q3c2f&#10;bme568dOhX1zLNvGDWBhMd2EunF9FDEVlc4RfVof5XVDdfeXfRgT1FcPt6ilizMAJtSn9VHEhPsa&#10;gjgF6iyXfRxTefXwIKabUMeijzwmqHG2GXDvBevuL/s4puzq4UFMN6GORR9FTAVOEUJiCtXdX/Zh&#10;TNn1MecP6abTkegjj6jEdz4BAQXK7q/5MBx9eX8wWqVD0EceSoqPh4BQAmXmFT2BnKeB9fXW8Idy&#10;0+kg9JEHg2vuqT+a81VDdfdXfRhQeXXgD+im04HoIw+ovt62+qw+nlU4B6AHW6Ds/po6HHxU0/NX&#10;Ff3XBzE9v9k247HfbVeft7sdPYDH4eX5p90QvbW4Rfyz+nfpeCHbqfWDQ08/03fZZac0bY6mDefj&#10;03O/+oobpYf+vM8c98Xjh00//B5HJ9xjvojH/7+2QxdHu38dcBN3jUvJ+JyY1Je8mNOrpYGfeeZn&#10;2sMSm1rEU4zrHfTxp+m8kf31OGxfNnglUCsgh/5H3KC93tJGarWT++zq8gX3kau+uex5p43q/LtS&#10;3Xbmf/oDAAD//wMAUEsDBBQABgAIAAAAIQCwCcrS3gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCRuLEk3VVCaTgM0wZUNOGeNaQqJUzXZ1vH0ZCe4+Zc//f5cLyfv2AHH2AdS&#10;IGcCGFIbTE+dgrft+uYWWEyajHaBUMEJIyyby4taVyYc6RUPm9SxXEKx0gpsSkPFeWwteh1nYUDK&#10;u88wep1yHDtuRn3M5d7xQoiSe91TvmD1gI8W2+/N3itYrZ8+bDpt3bvRcvwKPw/48myVur6aVvfA&#10;Ek7pD4azflaHJjvtwp5MZC5nKYoyswqKxQLYmZDiLk87BXNZzoE3Nf//RPMLAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA54sMAtQIAADhLwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAsAnK0t4AAAAMAQAADwAAAAAAAAAAAAAAAAAuCwAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADkMAAAAAA==&#10;" w14:anchorId="284FE985">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40005,1837055;0,1837055;0,2007870;40005,2007870;40005,1837055;40005,1626870;0,1626870;0,1797685;40005,1797685;40005,1626870;40005,1416685;0,1416685;0,1587500;40005,1587500;40005,1416685;40005,1206500;0,1206500;0,1377315;40005,1377315;40005,1206500;40005,996315;0,996315;0,1166495;40005,1166495;40005,996315;40005,365125;0,365125;0,535940;40005,535940;40005,365125;40005,154940;0,154940;0,325755;40005,325755;40005,154940;42545,785495;0,785495;0,956310;42545,956310;42545,785495;42545,575310;0,575310;0,746125;42545,746125;42545,575310" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48A31C30" wp14:editId="347D3568">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4444365</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>365125</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -19333,53 +18958,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="2373D5DB" id="Rectangle 144" o:spid="_x0000_s1026" style="position:absolute;margin-left:349.95pt;margin-top:28.75pt;width:3.35pt;height:13.45pt;z-index:-251624312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBsy2FG3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqA2kbhOyqRBST8CBFonrNt4mEbEdYqcNf485wXE1TzNvy81se3HiMXTeIdwuFAh2tTed&#10;axDe99ubNYgQyRnqvWOEbw6wqS4vSiqMP7s3Pu1iI1KJCwUhtDEOhZShbtlSWPiBXcqOfrQU0zk2&#10;0ox0TuW2l3dKaWmpc2mhpYGfWq4/d5NFIJ2Zr9fj/cv+edKUN7PaLj8U4vXV/PgAIvIc/2D41U/q&#10;UCWng5+cCaJH0HmeJxRhuVqCSMBKaQ3igLDOMpBVKf9/UP0AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAbMthRt4AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6D213430">
+              <v:rect id="Rectangle 144" style="position:absolute;margin-left:349.95pt;margin-top:28.75pt;width:3.35pt;height:13.45pt;z-index:-251624312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="3AD80B5C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBsy2FG3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqA2kbhOyqRBST8CBFonrNt4mEbEdYqcNf485wXE1TzNvy81se3HiMXTeIdwuFAh2tTed&#10;axDe99ubNYgQyRnqvWOEbw6wqS4vSiqMP7s3Pu1iI1KJCwUhtDEOhZShbtlSWPiBXcqOfrQU0zk2&#10;0ox0TuW2l3dKaWmpc2mhpYGfWq4/d5NFIJ2Zr9fj/cv+edKUN7PaLj8U4vXV/PgAIvIc/2D41U/q&#10;UCWng5+cCaJH0HmeJxRhuVqCSMBKaQ3igLDOMpBVKf9/UP0AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAbMthRt4AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="427693B3" wp14:editId="5A0D075A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3736975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>996315</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2070147296" name="Rectangle 143"/>
@@ -19412,53 +19037,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="1EF694B6" id="Rectangle 143" o:spid="_x0000_s1026" style="position:absolute;margin-left:294.25pt;margin-top:78.45pt;width:3.35pt;height:13.45pt;z-index:-251623288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDGSW3J3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGEjVdo1nRDSTsCBDYmr12RttSYpTbqVt8ec2NH+P/3+XG5m17OzHWMXvIbHhQBmfR1M&#10;5xsNn/vtgwIWE3qDffBWw4+NsKlub0osTLj4D3vepYZRiY8FamhTGgrOY91ah3ERBuspO4bRYaJx&#10;bLgZ8ULlrudLITLusPN0ocXBvrS2Pu0mpwGzJ/P9fly97V+nDPNmFlv5JbS+v5uf18CSndM/DH/6&#10;pA4VOR3C5E1kvQaplCSUApnlwIiQuVwCO9BGrRTwquTXP1S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAMZJbcnfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2B4C97A2">
+              <v:rect id="Rectangle 143" style="position:absolute;margin-left:294.25pt;margin-top:78.45pt;width:3.35pt;height:13.45pt;z-index:-251623288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="71609DCF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDGSW3J3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGEjVdo1nRDSTsCBDYmr12RttSYpTbqVt8ec2NH+P/3+XG5m17OzHWMXvIbHhQBmfR1M&#10;5xsNn/vtgwIWE3qDffBWw4+NsKlub0osTLj4D3vepYZRiY8FamhTGgrOY91ah3ERBuspO4bRYaJx&#10;bLgZ8ULlrudLITLusPN0ocXBvrS2Pu0mpwGzJ/P9fly97V+nDPNmFlv5JbS+v5uf18CSndM/DH/6&#10;pA4VOR3C5E1kvQaplCSUApnlwIiQuVwCO9BGrRTwquTXP1S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAMZJbcnfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40DFF2EB" wp14:editId="6A76F86F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2131060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1206500</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="134620" cy="381000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="749814186" name="AutoShape 142"/>
@@ -19603,53 +19228,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="24BFBCFA" id="AutoShape 142" o:spid="_x0000_s1026" style="position:absolute;margin-left:167.8pt;margin-top:95pt;width:10.6pt;height:30pt;z-index:-251622264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="212,600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeu4YXAQQAAKENAAAOAAAAZHJzL2Uyb0RvYy54bWysV22PozYQ/l6p/8HiY6tbwE7IJlr2VN1p&#10;q0rXF+noD3B4CaiAqU1etr++MwYnZhdH6HT5EAx+GD8zzwweP328NDU55VJVoo298CHwSN6mIqva&#10;Q+z9nbx8ePSI6nmb8Vq0eey95sr7+PzjD0/nbpdTUYo6yyUBI63anbvYK/u+2/m+Ssu84epBdHkL&#10;k4WQDe/hVh78TPIzWG9qnwZB5J+FzDop0lwpePp5mPSetf2iyNP+z6JQeU/q2ANuvf6X+n+P//7z&#10;E98dJO/KKh1p8G9g0fCqhUWvpj7znpOjrN6ZaqpUCiWK/iEVjS+Kokpz7QN4EwZvvPla8i7XvkBw&#10;VHcNk/p+ZtM/Tl+7vyRSV90Xkf6jICL+uVO76wzeKMCQ/fl3kYGG/NgL7eylkA2+CW6Qi47p6zWm&#10;+aUnKTwM2SqiEPkUpthjGAQ65j7fmZfTo+p/zYU2xE9fVD9IksFIBzQjLW9g1QSMFE0N6vz8gQSE&#10;rRgjjK2jUcIrLDSwn3ySBORMaEjfYqjBaFOUspCE24EZSHg1xQwMTGlQSaL3qJVBDbyA0iyvtYEh&#10;r9U8r8hg7vPaGNhdXlB5drxcvLYGhrwe53mF09jTdRDMBiy0g69RsxEDQSbUnFLaAiQhdZCbCuAm&#10;Zytwh9xUBHee2SokYeQgN1XBmWqhLYM717CSbFHX0WY22agtREJdZTDVAUtgVlZq66BRs7LSqRAM&#10;s2SuQqktREIdtUCnOrjJ2TrcITcVwk3OFiKhjoJgUx1oGG1nI8dsHTRqNnJsKgSU6ryszBYiYY6C&#10;YFMd3ORsHe6QmwrhJmcLkTBHQbCpDk5Zma3DVFbYPA5me+Cl2THSSztuGTAiHPuPQO9SnVC4OyUg&#10;BexBCcPNAEwACvcXBxhCg+DNIjBQRTB8/ZaYDkFEDV8vg0NYNXy7CI6Vj3Co2SVksBY1fJmndHQV&#10;8nqJdcxXtM6WucpGV0F7y/qg1aithI7ubS8nPQK93B7f4buO95gSZkjOsYcNACljD/dufN6IU54I&#10;jegxMzbDsuzq1A1QtzYQih68ueHMrLl22tyAGhsFIG9mzXVAjYsuhL1fM62FyrXHN7aDZYq7MPA0&#10;jdZtfsogXMF3wsKZWXMdrBkUjYwoZt5cp6suxRl2xorxBwKGEuoSvWqJKWC1iUrUVfZS1TVqqORh&#10;/6mW5MShxX/RvzF7JrBaV3sr8LUhufCJ7nSxucUDg9rtRfYKja4UwzkBzjUwKIX8zyNnOCPEnvr3&#10;yGXukfq3FprwLQQH1O71zWq9wd1Z2jN7e4a3KZiKvd6DrxMOP/XDQeTYyepQwkqhTs9W/AINdlFh&#10;I6z5DazGGzgH6NiMZxY8aNj3GnU7WT3/DwAA//8DAFBLAwQUAAYACAAAACEAgtDuYtsAAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDQiMIcSqIBOLagjg78RJH2Osodtr0&#10;71lOcNyZp9mZerd6J444xzGQgttNBgKpD2akQcHH+8vNPYiYNBntAqGCM0bYNZcXta5MONEej4c0&#10;CA6hWGkFNqWpkjL2Fr2OmzAhsfcVZq8Tn/MgzaxPHO6dzLOslF6PxB+snrC12H8fFq+gNOEtv1ts&#10;v+6dfT0/d+1nQa1S11fr0yOIhGv6g+G3PleHhjt1YSEThVNQFNuSUTYeMh7FBAs8plOQb1mRTS3/&#10;b2h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF67hhcBBAAAoQ0AAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAILQ7mLbAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAWwYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABjBwAAAAA=&#10;" path="m77,331l,331,,600r77,l77,331xm211,l144,r,269l211,269,211,xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="7F0E473C">
+              <v:shape id="AutoShape 142" style="position:absolute;margin-left:167.8pt;margin-top:95pt;width:10.6pt;height:30pt;z-index:-251622264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="212,600" o:spid="_x0000_s1026" stroked="f" path="m77,331l,331,,600r77,l77,331xm211,l144,r,269l211,269,211,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeu4YXAQQAAKENAAAOAAAAZHJzL2Uyb0RvYy54bWysV22PozYQ/l6p/8HiY6tbwE7IJlr2VN1p&#10;q0rXF+noD3B4CaiAqU1etr++MwYnZhdH6HT5EAx+GD8zzwweP328NDU55VJVoo298CHwSN6mIqva&#10;Q+z9nbx8ePSI6nmb8Vq0eey95sr7+PzjD0/nbpdTUYo6yyUBI63anbvYK/u+2/m+Ssu84epBdHkL&#10;k4WQDe/hVh78TPIzWG9qnwZB5J+FzDop0lwpePp5mPSetf2iyNP+z6JQeU/q2ANuvf6X+n+P//7z&#10;E98dJO/KKh1p8G9g0fCqhUWvpj7znpOjrN6ZaqpUCiWK/iEVjS+Kokpz7QN4EwZvvPla8i7XvkBw&#10;VHcNk/p+ZtM/Tl+7vyRSV90Xkf6jICL+uVO76wzeKMCQ/fl3kYGG/NgL7eylkA2+CW6Qi47p6zWm&#10;+aUnKTwM2SqiEPkUpthjGAQ65j7fmZfTo+p/zYU2xE9fVD9IksFIBzQjLW9g1QSMFE0N6vz8gQSE&#10;rRgjjK2jUcIrLDSwn3ySBORMaEjfYqjBaFOUspCE24EZSHg1xQwMTGlQSaL3qJVBDbyA0iyvtYEh&#10;r9U8r8hg7vPaGNhdXlB5drxcvLYGhrwe53mF09jTdRDMBiy0g69RsxEDQSbUnFLaAiQhdZCbCuAm&#10;Zytwh9xUBHee2SokYeQgN1XBmWqhLYM717CSbFHX0WY22agtREJdZTDVAUtgVlZq66BRs7LSqRAM&#10;s2SuQqktREIdtUCnOrjJ2TrcITcVwk3OFiKhjoJgUx1oGG1nI8dsHTRqNnJsKgSU6ryszBYiYY6C&#10;YFMd3ORsHe6QmwrhJmcLkTBHQbCpDk5Zma3DVFbYPA5me+Cl2THSSztuGTAiHPuPQO9SnVC4OyUg&#10;BexBCcPNAEwACvcXBxhCg+DNIjBQRTB8/ZaYDkFEDV8vg0NYNXy7CI6Vj3Co2SVksBY1fJmndHQV&#10;8nqJdcxXtM6WucpGV0F7y/qg1aithI7ubS8nPQK93B7f4buO95gSZkjOsYcNACljD/dufN6IU54I&#10;jegxMzbDsuzq1A1QtzYQih68ueHMrLl22tyAGhsFIG9mzXVAjYsuhL1fM62FyrXHN7aDZYq7MPA0&#10;jdZtfsogXMF3wsKZWXMdrBkUjYwoZt5cp6suxRl2xorxBwKGEuoSvWqJKWC1iUrUVfZS1TVqqORh&#10;/6mW5MShxX/RvzF7JrBaV3sr8LUhufCJ7nSxucUDg9rtRfYKja4UwzkBzjUwKIX8zyNnOCPEnvr3&#10;yGXukfq3FprwLQQH1O71zWq9wd1Z2jN7e4a3KZiKvd6DrxMOP/XDQeTYyepQwkqhTs9W/AINdlFh&#10;I6z5DazGGzgH6NiMZxY8aNj3GnU7WT3/DwAA//8DAFBLAwQUAAYACAAAACEAgtDuYtsAAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDQiMIcSqIBOLagjg78RJH2Osodtr0&#10;71lOcNyZp9mZerd6J444xzGQgttNBgKpD2akQcHH+8vNPYiYNBntAqGCM0bYNZcXta5MONEej4c0&#10;CA6hWGkFNqWpkjL2Fr2OmzAhsfcVZq8Tn/MgzaxPHO6dzLOslF6PxB+snrC12H8fFq+gNOEtv1ts&#10;v+6dfT0/d+1nQa1S11fr0yOIhGv6g+G3PleHhjt1YSEThVNQFNuSUTYeMh7FBAs8plOQb1mRTS3/&#10;b2h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF67hhcBBAAAoQ0AAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAILQ7mLbAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAWwYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABjBwAAAAA=&#10;" w14:anchorId="1B47459C">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="48895,1416685;0,1416685;0,1587500;48895,1587500;48895,1416685;133985,1206500;91440,1206500;91440,1377315;133985,1377315;133985,1206500" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7125BD12" wp14:editId="4FD35A51">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3173095</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2047875</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -19683,53 +19308,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="073E07EB" id="Rectangle 141" o:spid="_x0000_s1026" style="position:absolute;margin-left:249.85pt;margin-top:161.25pt;width:3.35pt;height:13.45pt;z-index:-251621240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAuSji53wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLKFrCy1NJ4S0E3BgQ+LqNV5b0SSlSbfy9pgTHG1/+v391WaxgzjRFHrvNNyuFAhyjTe9&#10;azW877c39yBCRGdw8I40fFOATX15UWFp/Nm90WkXW8EhLpSooYtxLKUMTUcWw8qP5Ph29JPFyOPU&#10;SjPhmcPtIBOlcmmxd/yhw5GeOmo+d7PVgHlqvl6P65f985xj0S5qm30ora+vlscHEJGW+AfDrz6r&#10;Q81OBz87E8SgIS2KO0Y1rJMkA8FEpvIUxIE3aZGCrCv5v0P9AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAC5KOLnfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="5BCAEB63">
+              <v:rect id="Rectangle 141" style="position:absolute;margin-left:249.85pt;margin-top:161.25pt;width:3.35pt;height:13.45pt;z-index:-251621240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="7AD1BBF5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAuSji53wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLKFrCy1NJ4S0E3BgQ+LqNV5b0SSlSbfy9pgTHG1/+v391WaxgzjRFHrvNNyuFAhyjTe9&#10;azW877c39yBCRGdw8I40fFOATX15UWFp/Nm90WkXW8EhLpSooYtxLKUMTUcWw8qP5Ph29JPFyOPU&#10;SjPhmcPtIBOlcmmxd/yhw5GeOmo+d7PVgHlqvl6P65f985xj0S5qm30ora+vlscHEJGW+AfDrz6r&#10;Q81OBz87E8SgIS2KO0Y1rJMkA8FEpvIUxIE3aZGCrCv5v0P9AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACYY1cbkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAC5KOLnfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A3CBC26" wp14:editId="070AFF22">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1189355</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2258060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1624889446" name="Rectangle 140"/>
@@ -19762,53 +19387,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="78FC5643" id="Rectangle 140" o:spid="_x0000_s1026" style="position:absolute;margin-left:93.65pt;margin-top:177.8pt;width:4.1pt;height:13.45pt;z-index:-251620216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBVFWAZ3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGUlpStNJ4S0E3BgQ+LqNVlb0TilSbfy9ngndvztT78/l+vZ9eJox9B50nC/SEBYqr3p&#10;qNHwudvc5SBCRDLYe7Iafm2AdXV9VWJh/Ik+7HEbG8ElFArU0MY4FFKGurUOw8IPlnh38KPDyHFs&#10;pBnxxOWul8skyaTDjvhCi4N9aW39vZ2cBswezM/7IX3bvU4Zrpo52aivROvbm/n5CUS0c/yH4azP&#10;6lCx095PZILoOeePKaMaUqUyEGdipRSIPU/ypQJZlfLyh+oPAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEACQoECOQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAVRVgGd4AAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0E938E99">
+              <v:rect id="Rectangle 140" style="position:absolute;margin-left:93.65pt;margin-top:177.8pt;width:4.1pt;height:13.45pt;z-index:-251620216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="05F41C81" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBVFWAZ3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGUlpStNJ4S0E3BgQ+LqNVlb0TilSbfy9ngndvztT78/l+vZ9eJox9B50nC/SEBYqr3p&#10;qNHwudvc5SBCRDLYe7Iafm2AdXV9VWJh/Ik+7HEbG8ElFArU0MY4FFKGurUOw8IPlnh38KPDyHFs&#10;pBnxxOWul8skyaTDjvhCi4N9aW39vZ2cBswezM/7IX3bvU4Zrpo52aivROvbm/n5CUS0c/yH4azP&#10;6lCx095PZILoOeePKaMaUqUyEGdipRSIPU/ypQJZlfLyh+oPAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEACQoECOQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAVRVgGd4AAAALAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BEA829C" wp14:editId="7EA16A8B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5443855</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2258060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="663680831" name="Rectangle 139"/>
@@ -19841,53 +19466,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="5F9A00C0" id="Rectangle 139" o:spid="_x0000_s1026" style="position:absolute;margin-left:428.65pt;margin-top:177.8pt;width:4.1pt;height:13.45pt;z-index:-251619192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQA1cds+3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGEloeuaTghpJ+DAhsTVa7K2oklKk27l7TEndrT96ff3l5vZ9exkx9gFr+F+IYBZXwfT&#10;+UbDx357lwOLCb3BPnir4cdG2FTXVyUWJpz9uz3tUsMoxMcCNbQpDQXnsW6tw7gIg/V0O4bRYaJx&#10;bLgZ8UzhrudLIRR32Hn60OJgn1tbf+0mpwHVg/l+O2av+5dJ4aqZxVZ+Cq1vb+anNbBk5/QPw58+&#10;qUNFTocweRNZryGXjxmhGjIpFTAiciUlsANt8qUEXpX8skP1CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADVx2z7fAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="549A6005">
+              <v:rect id="Rectangle 139" style="position:absolute;margin-left:428.65pt;margin-top:177.8pt;width:4.1pt;height:13.45pt;z-index:-251619192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="74299D46" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQA1cds+3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLGEloeuaTghpJ+DAhsTVa7K2oklKk27l7TEndrT96ff3l5vZ9exkx9gFr+F+IYBZXwfT&#10;+UbDx357lwOLCb3BPnir4cdG2FTXVyUWJpz9uz3tUsMoxMcCNbQpDQXnsW6tw7gIg/V0O4bRYaJx&#10;bLgZ8UzhrudLIRR32Hn60OJgn1tbf+0mpwHVg/l+O2av+5dJ4aqZxVZ+Cq1vb+anNbBk5/QPw58+&#10;qUNFTocweRNZryGXjxmhGjIpFTAiciUlsANt8qUEXpX8skP1CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAkKBAjkAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADVx2z7fAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11814877" wp14:editId="27C5BB59">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5751830</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2258060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="52070" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="432262220" name="Rectangle 138"/>
@@ -19920,53 +19545,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="2746BE3B" id="Rectangle 138" o:spid="_x0000_s1026" style="position:absolute;margin-left:452.9pt;margin-top:177.8pt;width:4.1pt;height:13.45pt;z-index:-251618168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBL+lO/4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqN2fRE2IUyGknigHWiSu29hNIuJ1iJ02vH2XEz3Ozmj2m2IzuU6c7RBaTxrmMwXCUuVN&#10;S7WGz8P2aQ0iRCSDnSer4dcG2JT3dwXmxl/ow573sRZcQiFHDU2MfS5lqBrrMMx8b4m9kx8cRpZD&#10;Lc2AFy53nVwolUqHLfGHBnv72tjqez86DZiuzM/7abk7vI0pZvWktsmX0vrxYXp5BhHtFP/D8IfP&#10;6FAy09GPZILoNGQqYfSoYZkkKQhOZPMVrzvyZb1IQJaFvN1QXgEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAJCgQI5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBL+lO/4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="03C42440">
+              <v:rect id="Rectangle 138" style="position:absolute;margin-left:452.9pt;margin-top:177.8pt;width:4.1pt;height:13.45pt;z-index:-251618168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="1C22EFB9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJCgQI5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDZOmMOEWRIsOA&#10;bivQ7QNkWbaFyaJGKXGyrx8lp2mw3or5IIgi9cT3+Ly+PQ6GHRR6DbbixSznTFkJjbZdxX/+2H24&#10;4cwHYRthwKqKn5Tnt5v379ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLyRZwEIFC7LIGxUjo&#10;g8nmef4xGwEbhyCV93R6PyX5JuG3rZLhe9t6FZipOPUW0oppreOabdai7FC4XstzG+INXQxCW3r0&#10;AnUvgmB71K+gBi0RPLRhJmHIoG21VIkDsSnyf9g89cKpxIXE8e4ik/9/sPLb4ck9YmzduweQvzyz&#10;sO2F7dQdIoy9Eg09V0ShstH58nIhBp6usnr8Cg2NVuwDJA2OLQ4RkNixY5L6dJFaHQOTdLic5yua&#10;h6RMscpvimV6QJTPdx368FnBwOKm4kiDTNji8OBD7EWUzyWpdzC62WljUoBdvTXIDoKGvkvfGd1f&#10;lxkbiy3EaxNiPEkkI69oIV/W0JyII8LkHHI6bXrAP5yN5JqK+997gYoz88WSTp+KxSLaLAWL5WpO&#10;AV5n6uuMsJKgKh44m7bbMFlz71B3Pb1UJNIW7kjbVifiL12dmyVnJD3OLo7Wu45T1cu/tvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBL+lO/4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqN2fRE2IUyGknigHWiSu29hNIuJ1iJ02vH2XEz3Ozmj2m2IzuU6c7RBaTxrmMwXCUuVN&#10;S7WGz8P2aQ0iRCSDnSer4dcG2JT3dwXmxl/ow573sRZcQiFHDU2MfS5lqBrrMMx8b4m9kx8cRpZD&#10;Lc2AFy53nVwolUqHLfGHBnv72tjqez86DZiuzM/7abk7vI0pZvWktsmX0vrxYXp5BhHtFP/D8IfP&#10;6FAy09GPZILoNGQqYfSoYZkkKQhOZPMVrzvyZb1IQJaFvN1QXgEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAJCgQI5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBL+lO/4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67B10F0F" wp14:editId="0E9BA877">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>7001510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2258060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="43180" cy="802005"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="106875495" name="AutoShape 137"/>
@@ -20213,53 +19838,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="4230CDE8" id="AutoShape 137" o:spid="_x0000_s1026" style="position:absolute;margin-left:551.3pt;margin-top:177.8pt;width:3.4pt;height:63.15pt;z-index:251664520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,1263" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARC9ogcQUAAFkXAAAOAAAAZHJzL2Uyb0RvYy54bWysmNtu4zYQhu8L9B0IXbbY2JKog404i2IX&#10;KQpsD8CyD0DLkm1UFlVRiZM+fWco0SYdihEWmwvLDn+N/uGnkci5//hyqslz2cmjaDZBeLcMSNkU&#10;Ynds9pvgb/b4IQ+I7Hmz47Voyk3wWsrg48OPP9yf23UZiYOod2VHIEgj1+d2Exz6vl0vFrI4lCcu&#10;70RbNjBYie7Ee/jZ7Re7jp8h+qleRMtlujiLbtd2oiilhP9+HgaDBxW/qsqi/7OqZNmTehOAt159&#10;dupzi5+Lh3u+3ne8PRyL0Qb/BhcnfmzgopdQn3nPyVN3fBPqdCw6IUXV3xXitBBVdSxKlQNkEy5v&#10;svl64G2pcoHJke1lmuT3C1v88fy1/atD67L9Iop/JMzI4tzK9WUEf0jQkO35d7EDhvypFyrZl6o7&#10;4ZmQBnlRc/p6mdPypScF/JPGYQ4TX8BIvgRiCU75gq/1ucWT7H8thYrDn7/IfiCyg29qPnek4Se4&#10;KIMg1akGOD9/IEsShst8hZ9ROjK8CEMt/GlB2JKcSZrfSiItUbFoQlckTpI3kWItg0hKdCBhlMa3&#10;0aiWaWdR6naWaCE6o05nqZb4nWVa5ncGxWfP2ZSzlRais9zpLLQB0DzMnZMWmvOvVO5ZC20IPqAm&#10;BxZGbns2hWl7JgSfPZuEz54Jg4Wp256NYvKWC00Snnsusml47EUmDxZNFIQNg0YTcCMThVK54UY2&#10;DVWn7pqITB4sclcFFLl5I0/bM1H47Nk0fPZMHixyl0Zsw6A0z5ylEZsolMo9e7FNwwM3Nnmw2F0a&#10;sQ1j2p6JwmfPpuGzZ/Jgsbs0YhvGJNzYROGBS20aHnvU5MGouzSoDSPOJ+BSE4VSueFSm4bn3qMm&#10;D0bdpUFtGNP2TBQ+ezYNnz2TB6Pu0khsGDRMUmdpJCYKpXLPXmLT8MBNTB4scZdGYsOYtmei8Nmz&#10;afjsmTwYzIprnZLYMCbhJiYKD9zUpgH2VrH7sZyaPFjqLo3UhoFLKCdcWDKNj29YXiiVG25q0/Dc&#10;e6nJg6Xu0khtGNP2TBQ+ezYNnz2TB0vdpZHZMOI8Spyzl5kolMo9e5lNwwM3M3mwzF0amQ1j2p6J&#10;wmfPpuGzZ/Jgmbs0MhvGJNzMRHEDF7Yhe73R4Ae99yhemnHzAd8Ix43sUm13WiFxm8OAB+xmmNoH&#10;QAhQ4U5lQgyzg+Js3Pb4xeAVxbCEHjZJfnUIGJVc76nekcO0KvlqVnRcN6IclnxzzOA6TsnnZRqN&#10;qcKSaE50XOdg9HheqvGYKiwZ5kTHdQBGh1f4LPmYKp2XKh1ThVfcnOj43kIzybxUkzFVeAXMiY7P&#10;dYw+7GLfvXvxOavk81JNx1ThkTXHDD6HMHo2L9VsTBVK2og+5DBWbAcNn9tWTxcQaPVs8Ry+bnmP&#10;ha6/kvMmgPYAOUDvCnf2+P+TeC6ZUIoe6x3fXuBytdJ3x1VQN6YQnueWTo/qY6vCDSq4WjRmoYf1&#10;cZCNV52ru7rTYYpayFLlfPVrhU4vDq4CfbJp9arTo/poqlaXStaj+mhddKbs7TXfTSe+GPCnc9Vp&#10;g/poppMuVW8Qbi49qo9WOjNlb6/pSWe4y/Xl/clolTanj2YqEVTlUC96VB/HVIYLzpTdXlEnAjOF&#10;taV6e5ciw9o0+ntS1Mfd47Gusbhkt99+qjvyzKE1+6j+RpuWrFYv10bgaTqLsUOJTUls9Mr1Vuxe&#10;oUHZiaG/C/1o+HIQ3X8BOUNvdxPIf594Vwak/q2B5ukqpLhJ7NUPmmTYTOnMka05wpsCQm2CPoDF&#10;AH791A8N5Ke2O+4PcKVQPTca8Qs0RqsjdjBVB3VwNf6A/q2am7HXjA1i87dSXTviD/8DAAD//wMA&#10;UEsDBBQABgAIAAAAIQDaeEh14AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwEIZ3JN7B&#10;OiQ2aqckURLiVIAEG0ObLmxufCQRsR3ZbhrenusE2/26T/99V+9WM7EFfRidlZBsBDC0ndOj7SUc&#10;27eHAliIymo1OYsSfjDArrm9qVWl3cXucTnEnlGJDZWSMMQ4V5yHbkCjwsbNaGn35bxRkaLvufbq&#10;QuVm4lshcm7UaOnCoGZ8HbD7PpyNBF6+pPl7XoS9z7q0Xdry088fUt7frc9PwCKu8Q+Gqz6pQ0NO&#10;J3e2OrCJciK2ObESHrOMhiuSiDIFdpKQFkkJvKn5/y+aXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQARC9ogcQUAAFkXAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDaeEh14AAAAA0BAAAPAAAAAAAAAAAAAAAAAMsHAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA2AgAAAAA&#10;" path="m63,993l,993r,269l63,1262r,-269xm63,662l,662,,931r63,l63,662xm63,331l,331,,600r63,l63,331xm67,l,,,269r67,l67,xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="69D325EF">
+              <v:shape id="AutoShape 137" style="position:absolute;margin-left:551.3pt;margin-top:177.8pt;width:3.4pt;height:63.15pt;z-index:251664520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,1263" o:spid="_x0000_s1026" stroked="f" path="m63,993l,993r,269l63,1262r,-269xm63,662l,662,,931r63,l63,662xm63,331l,331,,600r63,l63,331xm67,l,,,269r67,l67,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARC9ogcQUAAFkXAAAOAAAAZHJzL2Uyb0RvYy54bWysmNtu4zYQhu8L9B0IXbbY2JKog404i2IX&#10;KQpsD8CyD0DLkm1UFlVRiZM+fWco0SYdihEWmwvLDn+N/uGnkci5//hyqslz2cmjaDZBeLcMSNkU&#10;Ynds9pvgb/b4IQ+I7Hmz47Voyk3wWsrg48OPP9yf23UZiYOod2VHIEgj1+d2Exz6vl0vFrI4lCcu&#10;70RbNjBYie7Ee/jZ7Re7jp8h+qleRMtlujiLbtd2oiilhP9+HgaDBxW/qsqi/7OqZNmTehOAt159&#10;dupzi5+Lh3u+3ne8PRyL0Qb/BhcnfmzgopdQn3nPyVN3fBPqdCw6IUXV3xXitBBVdSxKlQNkEy5v&#10;svl64G2pcoHJke1lmuT3C1v88fy1/atD67L9Iop/JMzI4tzK9WUEf0jQkO35d7EDhvypFyrZl6o7&#10;4ZmQBnlRc/p6mdPypScF/JPGYQ4TX8BIvgRiCU75gq/1ucWT7H8thYrDn7/IfiCyg29qPnek4Se4&#10;KIMg1akGOD9/IEsShst8hZ9ROjK8CEMt/GlB2JKcSZrfSiItUbFoQlckTpI3kWItg0hKdCBhlMa3&#10;0aiWaWdR6naWaCE6o05nqZb4nWVa5ncGxWfP2ZSzlRais9zpLLQB0DzMnZMWmvOvVO5ZC20IPqAm&#10;BxZGbns2hWl7JgSfPZuEz54Jg4Wp256NYvKWC00Snnsusml47EUmDxZNFIQNg0YTcCMThVK54UY2&#10;DVWn7pqITB4sclcFFLl5I0/bM1H47Nk0fPZMHixyl0Zsw6A0z5ylEZsolMo9e7FNwwM3Nnmw2F0a&#10;sQ1j2p6JwmfPpuGzZ/Jgsbs0YhvGJNzYROGBS20aHnvU5MGouzSoDSPOJ+BSE4VSueFSm4bn3qMm&#10;D0bdpUFtGNP2TBQ+ezYNnz2TB6Pu0khsGDRMUmdpJCYKpXLPXmLT8MBNTB4scZdGYsOYtmei8Nmz&#10;afjsmTwYzIprnZLYMCbhJiYKD9zUpgH2VrH7sZyaPFjqLo3UhoFLKCdcWDKNj29YXiiVG25q0/Dc&#10;e6nJg6Xu0khtGNP2TBQ+ezYNnz2TB0vdpZHZMOI8Spyzl5kolMo9e5lNwwM3M3mwzF0amQ1j2p6J&#10;wmfPpuGzZ/Jgmbs0MhvGJNzMRHEDF7Yhe73R4Ae99yhemnHzAd8Ix43sUm13WiFxm8OAB+xmmNoH&#10;QAhQ4U5lQgyzg+Js3Pb4xeAVxbCEHjZJfnUIGJVc76nekcO0KvlqVnRcN6IclnxzzOA6TsnnZRqN&#10;qcKSaE50XOdg9HheqvGYKiwZ5kTHdQBGh1f4LPmYKp2XKh1ThVfcnOj43kIzybxUkzFVeAXMiY7P&#10;dYw+7GLfvXvxOavk81JNx1ThkTXHDD6HMHo2L9VsTBVK2og+5DBWbAcNn9tWTxcQaPVs8Ry+bnmP&#10;ha6/kvMmgPYAOUDvCnf2+P+TeC6ZUIoe6x3fXuBytdJ3x1VQN6YQnueWTo/qY6vCDSq4WjRmoYf1&#10;cZCNV52ru7rTYYpayFLlfPVrhU4vDq4CfbJp9arTo/poqlaXStaj+mhddKbs7TXfTSe+GPCnc9Vp&#10;g/poppMuVW8Qbi49qo9WOjNlb6/pSWe4y/Xl/clolTanj2YqEVTlUC96VB/HVIYLzpTdXlEnAjOF&#10;taV6e5ciw9o0+ntS1Mfd47Gusbhkt99+qjvyzKE1+6j+RpuWrFYv10bgaTqLsUOJTUls9Mr1Vuxe&#10;oUHZiaG/C/1o+HIQ3X8BOUNvdxPIf594Vwak/q2B5ukqpLhJ7NUPmmTYTOnMka05wpsCQm2CPoDF&#10;AH791A8N5Ke2O+4PcKVQPTca8Qs0RqsjdjBVB3VwNf6A/q2am7HXjA1i87dSXTviD/8DAAD//wMA&#10;UEsDBBQABgAIAAAAIQDaeEh14AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwEIZ3JN7B&#10;OiQ2aqckURLiVIAEG0ObLmxufCQRsR3ZbhrenusE2/26T/99V+9WM7EFfRidlZBsBDC0ndOj7SUc&#10;27eHAliIymo1OYsSfjDArrm9qVWl3cXucTnEnlGJDZWSMMQ4V5yHbkCjwsbNaGn35bxRkaLvufbq&#10;QuVm4lshcm7UaOnCoGZ8HbD7PpyNBF6+pPl7XoS9z7q0Xdry088fUt7frc9PwCKu8Q+Gqz6pQ0NO&#10;J3e2OrCJciK2ObESHrOMhiuSiDIFdpKQFkkJvKn5/y+aXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQARC9ogcQUAAFkXAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDaeEh14AAAAA0BAAAPAAAAAAAAAAAAAAAAAMsHAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA2AgAAAAA&#10;" w14:anchorId="06284C9D">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40005,2888615;0,2888615;0,3059430;40005,3059430;40005,2888615;40005,2678430;0,2678430;0,2849245;40005,2849245;40005,2678430;40005,2468245;0,2468245;0,2639060;40005,2639060;40005,2468245;42545,2258060;0,2258060;0,2428875;42545,2428875;42545,2258060" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="049A93EF" wp14:editId="3929DBDE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2063750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2468245</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -20293,53 +19918,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="704FD587" id="Rectangle 136" o:spid="_x0000_s1026" style="position:absolute;margin-left:162.5pt;margin-top:194.35pt;width:3.35pt;height:13.45pt;z-index:-251617144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB50qQA4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4swulIKUsjTHpST3YmnidslsgsrPILi3+e8eTvb2XeXnzvXI7216czeg7RwriRQTCUO10&#10;R42Cj8PuIQfhA5LG3pFR8GM8bKvbmxIL7S70bs770AguIV+ggjaEoZDS162x6BduMMS3kxstBrZj&#10;I/WIFy63vVxGUSYtdsQfWhzMc2vqr/1kFWC20t9vp+T18DJluG7maJd+Rkrd381PGxDBzOE/DH/4&#10;jA4VMx3dRNqLXkGyTHlLYJHnjyA4kSQxi6OCVZxmIKtSXm+ofgEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB50qQA4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1489EFC7">
+              <v:rect id="Rectangle 136" style="position:absolute;margin-left:162.5pt;margin-top:194.35pt;width:3.35pt;height:13.45pt;z-index:-251617144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="52A44E19" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB50qQA4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4swulIKUsjTHpST3YmnidslsgsrPILi3+e8eTvb2XeXnzvXI7216czeg7RwriRQTCUO10&#10;R42Cj8PuIQfhA5LG3pFR8GM8bKvbmxIL7S70bs770AguIV+ggjaEoZDS162x6BduMMS3kxstBrZj&#10;I/WIFy63vVxGUSYtdsQfWhzMc2vqr/1kFWC20t9vp+T18DJluG7maJd+Rkrd381PGxDBzOE/DH/4&#10;jA4VMx3dRNqLXkGyTHlLYJHnjyA4kSQxi6OCVZxmIKtSXm+ofgEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB50qQA4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15E4954A" wp14:editId="7D3FEFDA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>935990</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2678430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="952079532" name="Rectangle 135"/>
@@ -20372,53 +19997,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="56D8F65D" id="Rectangle 135" o:spid="_x0000_s1026" style="position:absolute;margin-left:73.7pt;margin-top:210.9pt;width:3.6pt;height:13.45pt;z-index:-251616120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQDgMixf3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqN3ipiXEqRBST8CBFonrNnaTiHgdYqcNf8/2BMeZfZqdKTaT78TJDbENZGA+UyAcVcG2VBv4&#10;2G/v1iBiQrLYBXIGflyETXl9VWBuw5ne3WmXasEhFHM00KTU51LGqnEe4yz0jvh2DIPHxHKopR3w&#10;zOG+kwulMumxJf7QYO+eG1d97UZvADNtv9+O96/7lzHDh3pS2+WnMub2Znp6BJHclP5guNTn6lBy&#10;p0MYyUbRsdYrzagBvZjzhgux1BmIAzt6vQJZFvL/hvIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA4DIsX94AAAALAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="71FDEBA8">
+              <v:rect id="Rectangle 135" style="position:absolute;margin-left:73.7pt;margin-top:210.9pt;width:3.6pt;height:13.45pt;z-index:-251616120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="4570BA76" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQDgMixf3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqN3ipiXEqRBST8CBFonrNnaTiHgdYqcNf8/2BMeZfZqdKTaT78TJDbENZGA+UyAcVcG2VBv4&#10;2G/v1iBiQrLYBXIGflyETXl9VWBuw5ne3WmXasEhFHM00KTU51LGqnEe4yz0jvh2DIPHxHKopR3w&#10;zOG+kwulMumxJf7QYO+eG1d97UZvADNtv9+O96/7lzHDh3pS2+WnMub2Znp6BJHclP5guNTn6lBy&#10;p0MYyUbRsdYrzagBvZjzhgux1BmIAzt6vQJZFvL/hvIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwAV3aeEBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA4DIsX94AAAALAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18E17256" wp14:editId="1BEC15B3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1713230</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2678430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="949852583" name="Rectangle 134"/>
@@ -20451,53 +20076,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="3BF9B577" id="Rectangle 134" o:spid="_x0000_s1026" style="position:absolute;margin-left:134.9pt;margin-top:210.9pt;width:3.6pt;height:13.45pt;z-index:-251615096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQDP1D+Y4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEjcWLJS2q00nRDSTsCBDYmr12RtReOUJt3Kv8ec2M32e3r+XrmZXS9OdgydJw3LhQJhqfamo0bD&#10;x357twIRIpLB3pPV8GMDbKrrqxIL48/0bk+72AgOoVCghjbGoZAy1K11GBZ+sMTa0Y8OI69jI82I&#10;Zw53vUyUyqTDjvhDi4N9bm39tZucBsxS8/12vH/dv0wZrptZbR8+lda3N/PTI4ho5/hvhj98RoeK&#10;mQ5+IhNEryHJ1oweNaTJkgd2JHnO7Q58SVc5yKqUlx2qXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDP1D+Y4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="38911265">
+              <v:rect id="Rectangle 134" style="position:absolute;margin-left:134.9pt;margin-top:210.9pt;width:3.6pt;height:13.45pt;z-index:-251615096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="2EE2F8BC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQDP1D+Y4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEjcWLJS2q00nRDSTsCBDYmr12RtReOUJt3Kv8ec2M32e3r+XrmZXS9OdgydJw3LhQJhqfamo0bD&#10;x357twIRIpLB3pPV8GMDbKrrqxIL48/0bk+72AgOoVCghjbGoZAy1K11GBZ+sMTa0Y8OI69jI82I&#10;Zw53vUyUyqTDjvhDi4N9bm39tZucBsxS8/12vH/dv0wZrptZbR8+lda3N/PTI4ho5/hvhj98RoeK&#10;mQ5+IhNEryHJ1oweNaTJkgd2JHnO7Q58SVc5yKqUlx2qXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDABXdp4QEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDP1D+Y4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B09404E" wp14:editId="3CF4C6BB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2804795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2678430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="503099869" name="Rectangle 133"/>
@@ -20530,53 +20155,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="0F1E955F" id="Rectangle 133" o:spid="_x0000_s1026" style="position:absolute;margin-left:220.85pt;margin-top:210.9pt;width:3.6pt;height:13.45pt;z-index:-251614072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQCDLrZV3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJNi0jaNUyGknoADLRLXbewmUeN1iJ02/D0LF7jNaJ9mZ4rN5DpxtkNoPWlIZwkIS5U3LdUa&#10;3vfbuyWIEJEMdp6shi8bYFNeXxWYG3+hN3vexVpwCIUcNTQx9rmUoWqswzDzvSW+Hf3gMLIdamkG&#10;vHC46+Q8STLpsCX+0GBvnxpbnXaj04CZMp+vx/uX/fOY4aqeku3DR6L17c30uAYR7RT/YPipz9Wh&#10;5E4HP5IJotOgVLpglMU85Q1MKLVcgTj8igXIspD/N5TfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMAFd2nhAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIMutlXfAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="32A24985">
+              <v:rect id="Rectangle 133" style="position:absolute;margin-left:220.85pt;margin-top:210.9pt;width:3.6pt;height:13.45pt;z-index:-251614072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="1DC1BB1E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQCDLrZV3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJNi0jaNUyGknoADLRLXbewmUeN1iJ02/D0LF7jNaJ9mZ4rN5DpxtkNoPWlIZwkIS5U3LdUa&#10;3vfbuyWIEJEMdp6shi8bYFNeXxWYG3+hN3vexVpwCIUcNTQx9rmUoWqswzDzvSW+Hf3gMLIdamkG&#10;vHC46+Q8STLpsCX+0GBvnxpbnXaj04CZMp+vx/uX/fOY4aqeku3DR6L17c30uAYR7RT/YPipz9Wh&#10;5E4HP5IJotOgVLpglMU85Q1MKLVcgTj8igXIspD/N5TfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMAFd2nhAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIMutlXfAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1578B7F9" wp14:editId="53367C3C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4474845</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2678430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="45720" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="521935100" name="Rectangle 132"/>
@@ -20609,53 +20234,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="6821522B" id="Rectangle 132" o:spid="_x0000_s1026" style="position:absolute;margin-left:352.35pt;margin-top:210.9pt;width:3.6pt;height:13.45pt;z-index:-251613048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQDqgBTt3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuLOko7VaaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50pAsFAhLtTcdNRo+&#10;9tu7FYgQkQz2nqyGHxtgU11flVgYf6Z3e9rFRnAIhQI1tDEOhZShbq3DsPCDJb4d/egw8jg20ox4&#10;5nDXy6VSmXTYEX9ocbDPra2/dpPTgFlqvt+O96/7lynDdTOr7cOn0vr2Zn56BBHtHP9h+NNndajY&#10;6eAnMkH0GnKV5oxqSJcJd2AiT5I1iANv0lUOsirlZYfqFwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMAFd2nhAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAOqAFO3fAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2F7167DE">
+              <v:rect id="Rectangle 132" style="position:absolute;margin-left:352.35pt;margin-top:210.9pt;width:3.6pt;height:13.45pt;z-index:-251613048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="1C2B78B8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDABXdp4QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DdO2MOEWRIsOA&#10;bivQ7QMUWbaFyaJGKnGyrx+lpGmw3or5IIgi9cT3+Ly43Q9O7AySBV/LcjKVwngNjfVdLX/+WH+4&#10;kYKi8o1y4E0tD4bk7fL9u8UYKjODHlxjUDCIp2oMtexjDFVRkO7NoGgCwXhOtoCDihxiVzSoRkYf&#10;XDGbTj8WI2ATELQh4tP7Y1IuM37bGh2/ty2ZKFwtubeYV8zrJq3FcqGqDlXorT61od7QxaCs50fP&#10;UPcqKrFF+wpqsBqBoI0TDUMBbWu1yRyYTTn9h81Tr4LJXFgcCmeZ6P/B6m+7p/CIqXUKD6B/kfCw&#10;6pXvzB0ijL1RDT9XJqGKMVB1vpAC4qtiM36FhkerthGyBvsWhwTI7MQ+S304S232UWg+nF9dz3ge&#10;mjPl9fSmvMoPqOr5bkCKnw0MIm1qiTzIjK12DxRTL6p6Lsm9g7PN2jqXA+w2K4dip3jo6/yd0Omy&#10;zPlU7CFdOyKmk0wy8UoWomoDzYE5Ihydw07nTQ/4R4qRXVNL+r1VaKRwXzzr9Kmcz5PNcnDiiJeZ&#10;zWVGec1QtYxSHLereLTmNqDten6pzKQ93LG2rc3EX7o6NcvOyHqcXJysdxnnqpd/bfkXAAD//wMA&#10;UEsDBBQABgAIAAAAIQDqgBTt3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuLOko7VaaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50pAsFAhLtTcdNRo+&#10;9tu7FYgQkQz2nqyGHxtgU11flVgYf6Z3e9rFRnAIhQI1tDEOhZShbq3DsPCDJb4d/egw8jg20ox4&#10;5nDXy6VSmXTYEX9ocbDPra2/dpPTgFlqvt+O96/7lynDdTOr7cOn0vr2Zn56BBHtHP9h+NNndajY&#10;6eAnMkH0GnKV5oxqSJcJd2AiT5I1iANv0lUOsirlZYfqFwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMAFd2nhAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAOqAFO3fAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C48ED26" wp14:editId="44BEC576">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5553710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2678430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1652344561" name="Rectangle 131"/>
@@ -20688,53 +20313,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="0A37B2DB" id="Rectangle 131" o:spid="_x0000_s1026" style="position:absolute;margin-left:437.3pt;margin-top:210.9pt;width:3.35pt;height:13.45pt;z-index:-251612024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDsAh/M4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLO1WulCaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50pAuEhCWam86&#10;ajR87Ld3CkSISAZ7T1bDjw2wqa6vSiyMP9O7Pe1iIziEQoEa2hiHQspQt9ZhWPjBEt+OfnQYeRwb&#10;aUY8c7jr5TJJcumwI/7Q4mCfW1t/7SanAfPMfL8dV6/7lynHh2ZOtvefida3N/PTI4ho5/gPw58+&#10;q0PFTgc/kQmi16DWWc6ohmyZcgcmlEpXIA68ydQaZFXKyw7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDsAh/M4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="464140BE">
+              <v:rect id="Rectangle 131" style="position:absolute;margin-left:437.3pt;margin-top:210.9pt;width:3.35pt;height:13.45pt;z-index:-251612024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="41E8EEE4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDsAh/M4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuLO1WulCaTghpJ+DAhsTVa7K2onFKk27l7TEndrT96ff3l5vZ9eJkx9B50pAuEhCWam86&#10;ajR87Ld3CkSISAZ7T1bDjw2wqa6vSiyMP9O7Pe1iIziEQoEa2hiHQspQt9ZhWPjBEt+OfnQYeRwb&#10;aUY8c7jr5TJJcumwI/7Q4mCfW1t/7SanAfPMfL8dV6/7lynHh2ZOtvefida3N/PTI4ho5/gPw58+&#10;q0PFTgc/kQmi16DWWc6ohmyZcgcmlEpXIA68ydQaZFXKyw7VLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAmGNXG5AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDsAh/M4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit. Duis tristique dictum felis, vel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:t>efficitur</w:t>
       </w:r>
@@ -21792,53 +21417,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shape w14:anchorId="09B4DD3F" id="AutoShape 129" o:spid="_x0000_s1026" style="position:absolute;margin-left:551.3pt;margin-top:12.15pt;width:3.4pt;height:46.6pt;z-index:251708552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,932" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgxY53uAQAAEkSAAAOAAAAZHJzL2Uyb0RvYy54bWysWMmO4zYQvQfIPxA6JpjWrraNdg+CGXQQ&#10;YLIAo3wArcUSIokKKdvd+fpUUaJNuimNEMQHLeZT8VW9Km5PH1/bhpwLLmrW7R3/wXNI0WUsr7vj&#10;3vkzffmwcYgYaJfThnXF3nkrhPPx+fvvni79rghYxZq84ASMdGJ36fdONQz9znVFVhUtFQ+sLzpo&#10;LBlv6QCv/OjmnF7Aetu4gecl7oXxvOcsK4SAfz+Pjc6ztF+WRTb8XpaiGEizd4DbIK9cXg94dZ+f&#10;6O7IaV/V2USD/gcWLa076PRq6jMdKDnx+p2pts44E6wcHjLWuqws66yQPoA3vnfnzdeK9oX0BYIj&#10;+muYxP9nNvvt/LX/gyN10X9h2V8CIuJeerG7tuCLAAw5XH5lOWhITwOTzr6WvMUvwQ3yKmP6do1p&#10;8TqQDP6MQn8Dgc+gJd76m0CG3KU79W12EsPPBZN26PmLGEZFcniS8cxJR1voNAUjZduAOD9+IB7x&#10;fW+zxWuQTBpegb4C/uCS1CMXkmzuIYGCSFvxY0SCKLwHhQoEdhBSkW0Y3IMiBVKsgsTOKlZAZBVZ&#10;WSUKssTqUYGWWEHRmbGaY7VVQGS1sbLyzcBvotAWLF+POmKs0fLNwC+JqEc/9QM7NTP6c9T00M9T&#10;M6O/RE2XIPUTOzVTgpkU8/X4z+YY1MydnHOpH+gqpMFM8psiQObbBA10ARBjFTQwFZD1aM//QFch&#10;DewVAMWsezpHTRdgnpqpwBI1XYU0sJdBaIoQ+74taqEuAGKsUYNhRHdzIddCXYU0tJdBaIowR00X&#10;YJ6aqcASNV2FNLSXQWiKMCNoqAswK2hkKgDUtqE91yJdhTSyl0FkirD1YpugMC1MUsEIiRiroJGp&#10;wEKuRboKaWQvg8gUYY6aLsA8NVOBJWq6CmlkL4P4XgT73BnrCvj+3OwZmxosSBrrOqSxvRDiexlm&#10;yOkaLJAzVVgipyuRxvZSiE0hZkSNdREMUWHNdFSrIlqphVL22k0rJXgiFFfdnlyb9UzgmiwFIWDp&#10;lcrVDZgAFC6rZsAQGAQ/4irnm2BgimCY+degfRBQwuN1cAiphG9XwXHiQzjMWmvI4GQk4es8DSZX&#10;YXRfYx0HbbQernM1nFyFUXCNdRzc0Pq4YP2mSjjgSPg6V6PJVSjgNWSwLNF6vM7VeHIVslyzPvow&#10;pTGHLdv9Zo07BDZrB/yG7no6YParR3LZO7DAJ9XeweU5/t2yc5EyCRiwBpKRZHiV7wZoOh0IYxs4&#10;c8OpVnXvpbkRlXhqJ6Na1X1ETZ2uhL3vM2uYKKTDN7aGZdX9rdkkMNJUKNWm7rorwbhBAhlUq7ob&#10;Ha6E3fe44MiYDUkid1XQ/bIrN5yip+66M9uryqpV3Sdnxk5Xwt73qdwBupiJcpy8piRmsrafFayp&#10;85e6aTAXBT8ePjWcnCkcRbzI31QEBqyR43PH8LOxRvAfuSPHTTgebIjdgeVvsCHnbDzPgPMXeKgY&#10;/8chFzjL2Dvi7xPlhUOaXzo4LNj6ES6eBvkSxY+4oeB6y0FvoV0GpvbO4MB8go+fhvHA5NTz+lhB&#10;T74ss479BAcBZY07dslvZDW9wHmFjM10toIHIvq7RN1OgJ7/BQAA//8DAFBLAwQUAAYACAAAACEA&#10;zjFr7+AAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvNldsK0VWRpT0xij&#10;B8XG8wAjENlZwm4p+vQuJ73Nn/nyzzfpdjKdGGlwrWUN0UKBIC5t1XKt4fC+v9qAcB65ws4yafgm&#10;B9vs/CzFpLInfqMx97UIJewS1NB43ydSurIhg25he+Kw+7SDQR/iUMtqwFMoN52MlVpLgy2HCw32&#10;tGuo/MqPRsPLuDt8POLrXj3k/Pyzyvtiw09aX15M93cgPE3+D4ZZP6hDFpwKe+TKiS7kSMXrwGqI&#10;l9cgZiJSt0sQxTzdrEBmqfz/RPYLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIMWOd7gE&#10;AABJEgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzjFr&#10;7+AAAAAMAQAADwAAAAAAAAAAAAAAAAASBwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AB8IAAAAAA==&#10;" path="m63,331l,331,,600r63,l63,331xm63,l,,,268r63,l63,xm67,662l,662,,931r67,l67,662xe" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="21661403">
+              <v:shape id="AutoShape 129" style="position:absolute;margin-left:551.3pt;margin-top:12.15pt;width:3.4pt;height:46.6pt;z-index:251708552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,932" o:spid="_x0000_s1026" stroked="f" path="m63,331l,331,,600r63,l63,331xm63,l,,,268r63,l63,xm67,662l,662,,931r67,l67,662xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgxY53uAQAAEkSAAAOAAAAZHJzL2Uyb0RvYy54bWysWMmO4zYQvQfIPxA6JpjWrraNdg+CGXQQ&#10;YLIAo3wArcUSIokKKdvd+fpUUaJNuimNEMQHLeZT8VW9Km5PH1/bhpwLLmrW7R3/wXNI0WUsr7vj&#10;3vkzffmwcYgYaJfThnXF3nkrhPPx+fvvni79rghYxZq84ASMdGJ36fdONQz9znVFVhUtFQ+sLzpo&#10;LBlv6QCv/OjmnF7Aetu4gecl7oXxvOcsK4SAfz+Pjc6ztF+WRTb8XpaiGEizd4DbIK9cXg94dZ+f&#10;6O7IaV/V2USD/gcWLa076PRq6jMdKDnx+p2pts44E6wcHjLWuqws66yQPoA3vnfnzdeK9oX0BYIj&#10;+muYxP9nNvvt/LX/gyN10X9h2V8CIuJeerG7tuCLAAw5XH5lOWhITwOTzr6WvMUvwQ3yKmP6do1p&#10;8TqQDP6MQn8Dgc+gJd76m0CG3KU79W12EsPPBZN26PmLGEZFcniS8cxJR1voNAUjZduAOD9+IB7x&#10;fW+zxWuQTBpegb4C/uCS1CMXkmzuIYGCSFvxY0SCKLwHhQoEdhBSkW0Y3IMiBVKsgsTOKlZAZBVZ&#10;WSUKssTqUYGWWEHRmbGaY7VVQGS1sbLyzcBvotAWLF+POmKs0fLNwC+JqEc/9QM7NTP6c9T00M9T&#10;M6O/RE2XIPUTOzVTgpkU8/X4z+YY1MydnHOpH+gqpMFM8psiQObbBA10ARBjFTQwFZD1aM//QFch&#10;DewVAMWsezpHTRdgnpqpwBI1XYU0sJdBaIoQ+74taqEuAGKsUYNhRHdzIddCXYU0tJdBaIowR00X&#10;YJ6aqcASNV2FNLSXQWiKMCNoqAswK2hkKgDUtqE91yJdhTSyl0FkirD1YpugMC1MUsEIiRiroJGp&#10;wEKuRboKaWQvg8gUYY6aLsA8NVOBJWq6CmlkL4P4XgT73BnrCvj+3OwZmxosSBrrOqSxvRDiexlm&#10;yOkaLJAzVVgipyuRxvZSiE0hZkSNdREMUWHNdFSrIlqphVL22k0rJXgiFFfdnlyb9UzgmiwFIWDp&#10;lcrVDZgAFC6rZsAQGAQ/4irnm2BgimCY+degfRBQwuN1cAiphG9XwXHiQzjMWmvI4GQk4es8DSZX&#10;YXRfYx0HbbQernM1nFyFUXCNdRzc0Pq4YP2mSjjgSPg6V6PJVSjgNWSwLNF6vM7VeHIVslyzPvow&#10;pTGHLdv9Zo07BDZrB/yG7no6YParR3LZO7DAJ9XeweU5/t2yc5EyCRiwBpKRZHiV7wZoOh0IYxs4&#10;c8OpVnXvpbkRlXhqJ6Na1X1ETZ2uhL3vM2uYKKTDN7aGZdX9rdkkMNJUKNWm7rorwbhBAhlUq7ob&#10;Ha6E3fe44MiYDUkid1XQ/bIrN5yip+66M9uryqpV3Sdnxk5Xwt73qdwBupiJcpy8piRmsrafFayp&#10;85e6aTAXBT8ePjWcnCkcRbzI31QEBqyR43PH8LOxRvAfuSPHTTgebIjdgeVvsCHnbDzPgPMXeKgY&#10;/8chFzjL2Dvi7xPlhUOaXzo4LNj6ES6eBvkSxY+4oeB6y0FvoV0GpvbO4MB8go+fhvHA5NTz+lhB&#10;T74ss479BAcBZY07dslvZDW9wHmFjM10toIHIvq7RN1OgJ7/BQAA//8DAFBLAwQUAAYACAAAACEA&#10;zjFr7+AAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvNldsK0VWRpT0xij&#10;B8XG8wAjENlZwm4p+vQuJ73Nn/nyzzfpdjKdGGlwrWUN0UKBIC5t1XKt4fC+v9qAcB65ws4yafgm&#10;B9vs/CzFpLInfqMx97UIJewS1NB43ydSurIhg25he+Kw+7SDQR/iUMtqwFMoN52MlVpLgy2HCw32&#10;tGuo/MqPRsPLuDt8POLrXj3k/Pyzyvtiw09aX15M93cgPE3+D4ZZP6hDFpwKe+TKiS7kSMXrwGqI&#10;l9cgZiJSt0sQxTzdrEBmqfz/RPYLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIMWOd7gE&#10;AABJEgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzjFr&#10;7+AAAAAMAQAADwAAAAAAAAAAAAAAAAASBwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AB8IAAAAAA==&#10;" w14:anchorId="4EE72FFF">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="40005,364490;0,364490;0,535305;40005,535305;40005,364490;40005,154305;0,154305;0,324485;40005,324485;40005,154305;42545,574675;0,574675;0,745490;42545,745490;42545,574675" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251722888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DBECEFB" wp14:editId="0C1738F2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4444365</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>364490</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="42545" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -21872,53 +21497,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="6EF41EF5" id="Rectangle 128" o:spid="_x0000_s1026" style="position:absolute;margin-left:349.95pt;margin-top:28.7pt;width:3.35pt;height:13.45pt;z-index:-251593592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCylC+Z3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqA1N3SZkUyGknoADLRLXbbxNKmI7xE4b/h5zosfVPM28LdeT7cSJh3D0DuF+pkCwq705&#10;ugbhY7e5W4EIkZyhzjtG+OEA6+r6qqTC+LN759M2NiKVuFAQQhtjX0gZ6pYthZnv2aXs4AdLMZ1D&#10;I81A51RuO/mglJaWji4ttNTzc8v113a0CKQz8/12mL/uXkZNeTOpzeJTId7eTE+PICJP8R+GP/2k&#10;DlVy2vvRmSA6BJ3neUIRFssMRAKWSmsQe4RVNgdZlfLyg+oXAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAspQvmd4AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="002A2783">
+              <v:rect id="Rectangle 128" style="position:absolute;margin-left:349.95pt;margin-top:28.7pt;width:3.35pt;height:13.45pt;z-index:-251593592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="2B71FB9D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGNXG5AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VskvUdLXqqghp&#10;gZUWPmDqOImF4zFjt2n5esZut1vBDZGD5fF43sx7flneHQYr9pqCQVfLcjKVQjuFjXFdLb9/27y7&#10;lSJEcA1YdLqWRx3k3ertm+XoKz3DHm2jSTCIC9Xoa9nH6KuiCKrXA4QJeu042SINEDmkrmgIRkYf&#10;bDGbTt8XI1LjCZUOgU8fTkm5yvhtq1X82rZBR2FrybPFvFJet2ktVkuoOgLfG3UeA/5higGM46YX&#10;qAeIIHZk/oIajCIM2MaJwqHAtjVKZw7Mppz+wea5B68zFxYn+ItM4f/Bqi/7Z/9EafTgH1H9CMLh&#10;ugfX6XsiHHsNDbcrk1DF6EN1KUhB4FKxHT9jw08Lu4hZg0NLQwJkduKQpT5epNaHKBQfzmeL+UIK&#10;xZnyZnpbLnIDqF5qPYX4UeMg0qaWxA+ZsWH/GGKaBaqXK3l2tKbZGGtzQN12bUnsgR99k78zeri+&#10;Zl267DCVnRDTSSaZeCULhWqLzZE5Ep6cw07nTY/0S4qRXVPL8HMHpKWwnxzr9KGcz5PNcjBf3Mw4&#10;oOvM9joDTjFULaMUp+06nqy582S6njuVmbTDe9a2NZn461TnYdkZWY+zi5P1ruN86/VfW/0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCylC+Z3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqA1N3SZkUyGknoADLRLXbbxNKmI7xE4b/h5zosfVPM28LdeT7cSJh3D0DuF+pkCwq705&#10;ugbhY7e5W4EIkZyhzjtG+OEA6+r6qqTC+LN759M2NiKVuFAQQhtjX0gZ6pYthZnv2aXs4AdLMZ1D&#10;I81A51RuO/mglJaWji4ttNTzc8v113a0CKQz8/12mL/uXkZNeTOpzeJTId7eTE+PICJP8R+GP/2k&#10;DlVy2vvRmSA6BJ3neUIRFssMRAKWSmsQe4RVNgdZlfLyg+oXAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJhjVxuQBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAspQvmd4AAAAJAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251723912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71F05382" wp14:editId="2BC099E3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1844675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>784860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="48895" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1467633582" name="Rectangle 127"/>
@@ -21951,53 +21576,53 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="16243E60" id="Rectangle 127" o:spid="_x0000_s1026" style="position:absolute;margin-left:145.25pt;margin-top:61.8pt;width:3.85pt;height:13.45pt;z-index:-251592568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWbynS5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkjU14hRFigwD&#10;ugvQ7QMUWbaFyaJGKnG6rx+lpGmwvQ3zgyCK4iHP0fHq7jg4cTBIFnwty8lUCuM1NNZ3tfz+bftu&#10;KQVF5RvlwJtaPhuSd+u3b1ZjqMwMenCNQcEgnqox1LKPMVRFQbo3g6IJBOM52QIOKnKIXdGgGhl9&#10;cMVsOn1fjIBNQNCGiE8fTkm5zvhta3T80rZkonC15NliXjGvu7QW65WqOlSht/o8hvqHKQZlPTe9&#10;QD2oqMQe7V9Qg9UIBG2caBgKaFurTebAbMrpH2yeehVM5sLiULjIRP8PVn8+PIWvmEan8Aj6BwkP&#10;m175ztwjwtgb1XC7MglVjIGqS0EKiEvFbvwEDT+t2kfIGhxbHBIgsxPHLPXzRWpzjELz4Xy5vF1I&#10;oTlT3kyX5SI3UNVLbUCKHwwMIm1qifyQGVsdHimmWVT1ciXPDs42W+tcDrDbbRyKg+JH3+bvjE7X&#10;15xPlz2kshNiOskkE69kIap20DwzR4STc9jpvOkBf0kxsmtqST/3Co0U7qNnnW7L+TzZLAfzxc2M&#10;A7zO7K4zymuGqmWU4rTdxJM19wFt13OnMpP2cM/atjYTf53qPCw7I+txdnGy3nWcb73+a+vfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAm3Svnd4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2Qkbiyho9XaNZ0Q0k7AgQ2Jq9dkbbXGKU26lbfHnNjR/n79/lxuZteLsx1D50nD40KBsFR7&#10;01Gj4XO/fViBCBHJYO/JavixATbV7U2JhfEX+rDnXWwEl1AoUEMb41BIGerWOgwLP1hidvSjw8jj&#10;2Egz4oXLXS8TpTLpsCO+0OJgX1pbn3aT04DZk/l+Py7f9q9Thnkzq236pbS+v5uf1yCineN/GP70&#10;WR0qdjr4iUwQvYYkVylHGSTLDAQnknyVgDjwJmUkq1Je/1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAFZvKdLlAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJt0r53eAAAACwEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" stroked="f">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6BB60723">
+              <v:rect id="Rectangle 127" style="position:absolute;margin-left:145.25pt;margin-top:61.8pt;width:3.85pt;height:13.45pt;z-index:-251592568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" w14:anchorId="539AFF50" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWbynS5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkjU14hRFigwD&#10;ugvQ7QMUWbaFyaJGKnG6rx+lpGmwvQ3zgyCK4iHP0fHq7jg4cTBIFnwty8lUCuM1NNZ3tfz+bftu&#10;KQVF5RvlwJtaPhuSd+u3b1ZjqMwMenCNQcEgnqox1LKPMVRFQbo3g6IJBOM52QIOKnKIXdGgGhl9&#10;cMVsOn1fjIBNQNCGiE8fTkm5zvhta3T80rZkonC15NliXjGvu7QW65WqOlSht/o8hvqHKQZlPTe9&#10;QD2oqMQe7V9Qg9UIBG2caBgKaFurTebAbMrpH2yeehVM5sLiULjIRP8PVn8+PIWvmEan8Aj6BwkP&#10;m175ztwjwtgb1XC7MglVjIGqS0EKiEvFbvwEDT+t2kfIGhxbHBIgsxPHLPXzRWpzjELz4Xy5vF1I&#10;oTlT3kyX5SI3UNVLbUCKHwwMIm1qifyQGVsdHimmWVT1ciXPDs42W+tcDrDbbRyKg+JH3+bvjE7X&#10;15xPlz2kshNiOskkE69kIap20DwzR4STc9jpvOkBf0kxsmtqST/3Co0U7qNnnW7L+TzZLAfzxc2M&#10;A7zO7K4zymuGqmWU4rTdxJM19wFt13OnMpP2cM/atjYTf53qPCw7I+txdnGy3nWcb73+a+vfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAm3Svnd4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2Qkbiyho9XaNZ0Q0k7AgQ2Jq9dkbbXGKU26lbfHnNjR/n79/lxuZteLsx1D50nD40KBsFR7&#10;01Gj4XO/fViBCBHJYO/JavixATbV7U2JhfEX+rDnXWwEl1AoUEMb41BIGerWOgwLP1hidvSjw8jj&#10;2Egz4oXLXS8TpTLpsCO+0OJgX1pbn3aT04DZk/l+Py7f9q9Thnkzq236pbS+v5uf1yCineN/GP70&#10;WR0qdjr4iUwQvYYkVylHGSTLDAQnknyVgDjwJmUkq1Je/1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAFZvKdLlAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJt0r53eAAAACwEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit. Duis tristique dictum felis, vel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
         </w:rPr>
         <w:t>efficitur</w:t>
       </w:r>
@@ -22521,448 +22146,264 @@
         </w:rPr>
         <w:t>Referências</w:t>
       </w:r>
       <w:r w:rsidRPr="006D54B5">
         <w:rPr>
           <w:color w:val="434343"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. ABNT, Rio de Janeiro, 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="006D54B5">
         <w:rPr>
           <w:color w:val="434343"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3AAF6C" w14:textId="77777777" w:rsidR="00E26E47" w:rsidRDefault="00E26E47" w:rsidP="00E26E47">
-[...54 lines deleted...]
-    <w:p w14:paraId="5E5A527E" w14:textId="77777777" w:rsidR="00E26E47" w:rsidRDefault="00E26E47" w:rsidP="00E26E47">
+    <w:p w14:paraId="240D07CC" w14:textId="77777777" w:rsidR="00C5714A" w:rsidRDefault="00C5714A" w:rsidP="00E26E47">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D54B5">
-[...26 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1CFB888C" w14:textId="390F5CA6" w:rsidR="00E26E47" w:rsidRDefault="00E26E47" w:rsidP="00E26E47">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2361EF38" w14:textId="675EC5AD" w:rsidR="00E66B14" w:rsidRPr="00E66B14" w:rsidRDefault="009D6B53" w:rsidP="00E66B14">
+    <w:p w14:paraId="0DA4CFDD" w14:textId="02262722" w:rsidR="00E26E47" w:rsidRPr="008948DA" w:rsidRDefault="008948DA" w:rsidP="008948DA">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1C4586"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008948DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1C4586"/>
-        </w:rPr>
-[...156 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>NOTES</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="06C6FACD" w14:textId="77777777" w:rsidR="00E26E47" w:rsidRDefault="00E26E47" w:rsidP="00E26E47">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A902FB7" w14:textId="77777777" w:rsidR="00E26E47" w:rsidRDefault="00E26E47" w:rsidP="00E26E47">
+    <w:p w14:paraId="1A902FB7" w14:textId="4DBE75EC" w:rsidR="00E26E47" w:rsidRDefault="006075CF" w:rsidP="00E26E47">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006075CF">
+        <w:rPr>
+          <w:color w:val="434343"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Designated space for inserting authorship information. Authorship details must be submitted at the time of manuscript submission as a supplementary document.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="28833D86" w14:textId="77777777" w:rsidR="00E26E47" w:rsidRDefault="00E26E47" w:rsidP="00E26E47">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="434343"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="355FCD8F" w14:textId="77777777" w:rsidR="00C5714A" w:rsidRDefault="00C5714A" w:rsidP="00E26E47">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DDC0071" w14:textId="77777777" w:rsidR="00E26E47" w:rsidRPr="006D54B5" w:rsidRDefault="00E26E47" w:rsidP="00E26E47">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="434343"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3570C661" w14:textId="03D61DD3" w:rsidR="00E26E47" w:rsidRPr="00E26E47" w:rsidRDefault="009D6B53" w:rsidP="00E26E47">
+    <w:p w14:paraId="3CF70422" w14:textId="77777777" w:rsidR="00E26E47" w:rsidRDefault="009D6B53" w:rsidP="00E26E47">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="7"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00E26E47" w:rsidRPr="00E26E47" w:rsidSect="00F9562E">
-[...4 lines deleted...]
-        </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6B53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">It is recommended to use the website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId9" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="009D6B53">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="23"/>
           </w:rPr>
           <w:t>www.more.ufsc.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009D6B53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
         </w:rPr>
         <w:t>, developed by the Federal University of Santa Catarina (UFSC), for generating references in accordance with the Technical Standard ABNT NBR 6023:2018.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="521ABB18" w14:textId="77777777" w:rsidR="006075CF" w:rsidRDefault="006075CF" w:rsidP="00E26E47">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="7"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3570C661" w14:textId="644F1BB2" w:rsidR="006075CF" w:rsidRPr="00E26E47" w:rsidRDefault="00C5714A" w:rsidP="00E26E47">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="7"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006075CF" w:rsidRPr="00E26E47" w:rsidSect="00F9562E">
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="936" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C5714A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>It is recommended to suggest three potential reviewers for your manuscript; they must not be affiliated with your institution. The suggestions should be provided in the "Author Comments" field, including: Full Name, Academic Degree, Email, and Institution/Affiliation. The Editor-in-Chief reserves the right to accept or decline these suggestions.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5CF4BC28" w14:textId="39895924" w:rsidR="006D54B5" w:rsidRPr="00632C74" w:rsidRDefault="006D54B5" w:rsidP="00E26E47">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006D54B5" w:rsidRPr="00632C74">
-      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="0" w:right="560" w:bottom="1120" w:left="720" w:header="0" w:footer="938" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68AEB3D2" w14:textId="77777777" w:rsidR="00FF1720" w:rsidRDefault="00FF1720">
+    <w:p w14:paraId="7818D617" w14:textId="77777777" w:rsidR="001A486A" w:rsidRDefault="001A486A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C23D98C" w14:textId="77777777" w:rsidR="00FF1720" w:rsidRDefault="00FF1720">
+    <w:p w14:paraId="2CADEDE3" w14:textId="77777777" w:rsidR="001A486A" w:rsidRDefault="001A486A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -22991,51 +22432,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Black">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="506088FC" w14:textId="1CF0B9DC" w:rsidR="00165FFC" w:rsidRDefault="004F2D04" w:rsidP="004F2D04">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BD2F11">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72E6C236" wp14:editId="56FD0A4A">
@@ -23103,67 +22543,57 @@
     <w:r w:rsidR="002C4480">
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6603EF47" w14:textId="4F0C109C" w:rsidR="2EE1E8A4" w:rsidRPr="00165FFC" w:rsidRDefault="004F2D04" w:rsidP="004F2D04">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="002C4480">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">Iberoamerican Journal of Industrial Engineering, </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="002C4480">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>Florianópolis</w:t>
-[...8 lines deleted...]
-      <w:t>, v.</w:t>
+      <w:t>Florianópolis, v.</w:t>
     </w:r>
     <w:r w:rsidR="00B10F6A">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="003B17D8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00F9562E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
@@ -23301,58 +22731,58 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="007D6063" w:rsidRPr="00B10F6A">
       <w:rPr>
         <w:color w:val="1F497D" w:themeColor="text2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">                       </w:t>
     </w:r>
     <w:r w:rsidR="00B20F74" w:rsidRPr="00B10F6A">
       <w:rPr>
         <w:color w:val="1F497D" w:themeColor="text2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="671A78B1" w14:textId="77777777" w:rsidR="00FF1720" w:rsidRDefault="00FF1720">
+    <w:p w14:paraId="4E88A963" w14:textId="77777777" w:rsidR="001A486A" w:rsidRDefault="001A486A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59A3D05B" w14:textId="77777777" w:rsidR="00FF1720" w:rsidRDefault="00FF1720">
+    <w:p w14:paraId="372E9E86" w14:textId="77777777" w:rsidR="001A486A" w:rsidRDefault="001A486A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3540"/>
       <w:gridCol w:w="3540"/>
       <w:gridCol w:w="3540"/>
     </w:tblGrid>
     <w:tr w:rsidR="2EE1E8A4" w14:paraId="0ADAC538" w14:textId="77777777" w:rsidTr="2EE1E8A4">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
@@ -23861,322 +23291,338 @@
     <w:rsid w:val="000371C3"/>
     <w:rsid w:val="00066ED2"/>
     <w:rsid w:val="0006782E"/>
     <w:rsid w:val="00073937"/>
     <w:rsid w:val="000A787D"/>
     <w:rsid w:val="000B4A3B"/>
     <w:rsid w:val="000B7989"/>
     <w:rsid w:val="000C04A0"/>
     <w:rsid w:val="000C1DD0"/>
     <w:rsid w:val="000C2974"/>
     <w:rsid w:val="000C3EFE"/>
     <w:rsid w:val="000D07AC"/>
     <w:rsid w:val="000E4622"/>
     <w:rsid w:val="000F54EC"/>
     <w:rsid w:val="001209EB"/>
     <w:rsid w:val="0013718A"/>
     <w:rsid w:val="0014138B"/>
     <w:rsid w:val="0014596F"/>
     <w:rsid w:val="00165FFC"/>
     <w:rsid w:val="00166135"/>
     <w:rsid w:val="0017012F"/>
     <w:rsid w:val="0017567A"/>
     <w:rsid w:val="00183FDD"/>
     <w:rsid w:val="001862B1"/>
     <w:rsid w:val="00194932"/>
+    <w:rsid w:val="001A486A"/>
     <w:rsid w:val="001A6097"/>
     <w:rsid w:val="001B4681"/>
     <w:rsid w:val="001B46CD"/>
     <w:rsid w:val="001B6F5F"/>
     <w:rsid w:val="001C4E4F"/>
     <w:rsid w:val="001D1285"/>
     <w:rsid w:val="001D30B2"/>
     <w:rsid w:val="001E23BD"/>
     <w:rsid w:val="001F24E7"/>
     <w:rsid w:val="00212914"/>
     <w:rsid w:val="002211A1"/>
     <w:rsid w:val="002339EF"/>
     <w:rsid w:val="00242E16"/>
     <w:rsid w:val="00252637"/>
     <w:rsid w:val="0026048A"/>
     <w:rsid w:val="002609DB"/>
     <w:rsid w:val="002618AF"/>
     <w:rsid w:val="00262821"/>
     <w:rsid w:val="00266D36"/>
     <w:rsid w:val="00291369"/>
+    <w:rsid w:val="0029170F"/>
     <w:rsid w:val="002949C9"/>
     <w:rsid w:val="00297761"/>
     <w:rsid w:val="002A598C"/>
     <w:rsid w:val="002C4306"/>
     <w:rsid w:val="002C4480"/>
     <w:rsid w:val="002C5471"/>
     <w:rsid w:val="002D495F"/>
     <w:rsid w:val="002F43C2"/>
     <w:rsid w:val="0032161C"/>
     <w:rsid w:val="003308CA"/>
     <w:rsid w:val="0034404F"/>
     <w:rsid w:val="00346E99"/>
+    <w:rsid w:val="00355AE1"/>
     <w:rsid w:val="00355E25"/>
     <w:rsid w:val="003642D6"/>
     <w:rsid w:val="00365E03"/>
     <w:rsid w:val="00372CC0"/>
     <w:rsid w:val="003766FC"/>
     <w:rsid w:val="00386D88"/>
     <w:rsid w:val="00390E3D"/>
     <w:rsid w:val="003B17D8"/>
     <w:rsid w:val="003C4FCC"/>
     <w:rsid w:val="003C6058"/>
     <w:rsid w:val="003C663E"/>
     <w:rsid w:val="003D0ECE"/>
     <w:rsid w:val="003D5B0D"/>
     <w:rsid w:val="00401D36"/>
     <w:rsid w:val="00422D94"/>
     <w:rsid w:val="00436A28"/>
     <w:rsid w:val="00443F04"/>
     <w:rsid w:val="00453C12"/>
     <w:rsid w:val="00462648"/>
     <w:rsid w:val="00475846"/>
     <w:rsid w:val="004854B5"/>
     <w:rsid w:val="00487A9B"/>
     <w:rsid w:val="00496E19"/>
     <w:rsid w:val="004A0518"/>
     <w:rsid w:val="004A349D"/>
+    <w:rsid w:val="004A5FA1"/>
     <w:rsid w:val="004B1B43"/>
     <w:rsid w:val="004E3FFB"/>
     <w:rsid w:val="004F2D04"/>
     <w:rsid w:val="00510E31"/>
     <w:rsid w:val="005215DB"/>
     <w:rsid w:val="0052211D"/>
     <w:rsid w:val="005227E5"/>
     <w:rsid w:val="00532B25"/>
     <w:rsid w:val="00533E74"/>
     <w:rsid w:val="00547150"/>
     <w:rsid w:val="005764C9"/>
     <w:rsid w:val="00586232"/>
     <w:rsid w:val="0059206C"/>
     <w:rsid w:val="0059486D"/>
     <w:rsid w:val="005A07A3"/>
     <w:rsid w:val="005B19E5"/>
     <w:rsid w:val="005F11FB"/>
     <w:rsid w:val="00606AB1"/>
+    <w:rsid w:val="006075CF"/>
     <w:rsid w:val="00612CC9"/>
     <w:rsid w:val="00613946"/>
     <w:rsid w:val="0062219B"/>
     <w:rsid w:val="006266B3"/>
     <w:rsid w:val="0063062F"/>
     <w:rsid w:val="00632C74"/>
     <w:rsid w:val="00633AA7"/>
     <w:rsid w:val="00640498"/>
     <w:rsid w:val="006450FC"/>
     <w:rsid w:val="006462CE"/>
     <w:rsid w:val="00646BC4"/>
     <w:rsid w:val="006636CD"/>
     <w:rsid w:val="0066506D"/>
     <w:rsid w:val="00665C1D"/>
     <w:rsid w:val="006779EE"/>
     <w:rsid w:val="00681FE6"/>
     <w:rsid w:val="006860AD"/>
     <w:rsid w:val="0068646A"/>
     <w:rsid w:val="006B7BD7"/>
     <w:rsid w:val="006D54B5"/>
     <w:rsid w:val="006E5225"/>
     <w:rsid w:val="006F0B83"/>
+    <w:rsid w:val="006F7519"/>
     <w:rsid w:val="00711676"/>
     <w:rsid w:val="00731C41"/>
     <w:rsid w:val="00732977"/>
     <w:rsid w:val="00754F00"/>
     <w:rsid w:val="0076582B"/>
     <w:rsid w:val="00790ACD"/>
     <w:rsid w:val="00790FFF"/>
     <w:rsid w:val="00793EF5"/>
     <w:rsid w:val="007B1618"/>
     <w:rsid w:val="007B2E43"/>
+    <w:rsid w:val="007B3FB6"/>
     <w:rsid w:val="007B5576"/>
     <w:rsid w:val="007B6D91"/>
     <w:rsid w:val="007C3B0B"/>
     <w:rsid w:val="007D571D"/>
     <w:rsid w:val="007D6063"/>
     <w:rsid w:val="007D78AF"/>
     <w:rsid w:val="007E75CA"/>
     <w:rsid w:val="008073D9"/>
     <w:rsid w:val="008105AB"/>
     <w:rsid w:val="0081482F"/>
     <w:rsid w:val="00853C5F"/>
     <w:rsid w:val="008635E0"/>
     <w:rsid w:val="00873465"/>
+    <w:rsid w:val="00875FA0"/>
+    <w:rsid w:val="008948DA"/>
     <w:rsid w:val="00896429"/>
     <w:rsid w:val="008A12AB"/>
     <w:rsid w:val="008C1609"/>
+    <w:rsid w:val="008D68EF"/>
     <w:rsid w:val="008E7CBF"/>
     <w:rsid w:val="00911201"/>
     <w:rsid w:val="00911BBA"/>
     <w:rsid w:val="00931A60"/>
     <w:rsid w:val="009426B6"/>
     <w:rsid w:val="0094353A"/>
     <w:rsid w:val="00957C66"/>
     <w:rsid w:val="009745EE"/>
     <w:rsid w:val="00975281"/>
     <w:rsid w:val="00981C43"/>
     <w:rsid w:val="00986DE7"/>
     <w:rsid w:val="009A5E93"/>
     <w:rsid w:val="009C6864"/>
     <w:rsid w:val="009D6B53"/>
     <w:rsid w:val="009E264B"/>
     <w:rsid w:val="009E365B"/>
     <w:rsid w:val="009E6150"/>
     <w:rsid w:val="009F11C8"/>
     <w:rsid w:val="009F34FA"/>
     <w:rsid w:val="009F7524"/>
     <w:rsid w:val="00A02596"/>
     <w:rsid w:val="00A15EF0"/>
     <w:rsid w:val="00A40E06"/>
     <w:rsid w:val="00A44BC1"/>
     <w:rsid w:val="00A56D79"/>
     <w:rsid w:val="00A61BC7"/>
     <w:rsid w:val="00A61F92"/>
     <w:rsid w:val="00A6211E"/>
     <w:rsid w:val="00A72F5A"/>
     <w:rsid w:val="00A7506A"/>
     <w:rsid w:val="00A75189"/>
     <w:rsid w:val="00A822C1"/>
     <w:rsid w:val="00AA424E"/>
     <w:rsid w:val="00AC6C60"/>
+    <w:rsid w:val="00AE178E"/>
     <w:rsid w:val="00AF2D42"/>
     <w:rsid w:val="00B055B9"/>
     <w:rsid w:val="00B10F6A"/>
+    <w:rsid w:val="00B11AB6"/>
     <w:rsid w:val="00B20F74"/>
     <w:rsid w:val="00B21317"/>
     <w:rsid w:val="00B34683"/>
     <w:rsid w:val="00B35EA7"/>
     <w:rsid w:val="00B459F3"/>
     <w:rsid w:val="00B5481E"/>
     <w:rsid w:val="00B60426"/>
     <w:rsid w:val="00B8163D"/>
     <w:rsid w:val="00B94DD0"/>
     <w:rsid w:val="00BA0CC7"/>
     <w:rsid w:val="00BA5A65"/>
     <w:rsid w:val="00BB0A87"/>
     <w:rsid w:val="00BB53FC"/>
     <w:rsid w:val="00BD20C8"/>
     <w:rsid w:val="00BD2F11"/>
     <w:rsid w:val="00BF2432"/>
     <w:rsid w:val="00C038A0"/>
     <w:rsid w:val="00C1134E"/>
     <w:rsid w:val="00C218EC"/>
     <w:rsid w:val="00C41E3F"/>
     <w:rsid w:val="00C437B6"/>
     <w:rsid w:val="00C4527C"/>
+    <w:rsid w:val="00C5714A"/>
     <w:rsid w:val="00C601F6"/>
     <w:rsid w:val="00C7493C"/>
     <w:rsid w:val="00C97476"/>
     <w:rsid w:val="00CA576F"/>
     <w:rsid w:val="00CA5C47"/>
     <w:rsid w:val="00CA6B36"/>
     <w:rsid w:val="00CC18E4"/>
     <w:rsid w:val="00CC55BF"/>
     <w:rsid w:val="00CF2B1B"/>
     <w:rsid w:val="00D26285"/>
     <w:rsid w:val="00D27EF1"/>
     <w:rsid w:val="00D35FEB"/>
     <w:rsid w:val="00D548B1"/>
     <w:rsid w:val="00D5537B"/>
     <w:rsid w:val="00D60FFE"/>
     <w:rsid w:val="00D63D00"/>
     <w:rsid w:val="00D82E9F"/>
     <w:rsid w:val="00D95160"/>
     <w:rsid w:val="00D978ED"/>
     <w:rsid w:val="00DA7F63"/>
     <w:rsid w:val="00DB4D56"/>
     <w:rsid w:val="00DC5942"/>
     <w:rsid w:val="00DE0506"/>
     <w:rsid w:val="00DE4A5C"/>
+    <w:rsid w:val="00E22868"/>
     <w:rsid w:val="00E26E47"/>
     <w:rsid w:val="00E410D9"/>
     <w:rsid w:val="00E4235A"/>
     <w:rsid w:val="00E42ADE"/>
     <w:rsid w:val="00E439A9"/>
     <w:rsid w:val="00E51B23"/>
     <w:rsid w:val="00E52303"/>
     <w:rsid w:val="00E54EAA"/>
     <w:rsid w:val="00E66B14"/>
     <w:rsid w:val="00E7265B"/>
     <w:rsid w:val="00E72C10"/>
     <w:rsid w:val="00E80603"/>
     <w:rsid w:val="00E83546"/>
     <w:rsid w:val="00E87ECC"/>
     <w:rsid w:val="00E93DA5"/>
     <w:rsid w:val="00EA08AC"/>
     <w:rsid w:val="00EB10E1"/>
     <w:rsid w:val="00EE09EB"/>
     <w:rsid w:val="00EE210D"/>
     <w:rsid w:val="00EF5BC7"/>
     <w:rsid w:val="00F13BDD"/>
     <w:rsid w:val="00F2299D"/>
     <w:rsid w:val="00F241C4"/>
     <w:rsid w:val="00F41A3C"/>
     <w:rsid w:val="00F53771"/>
     <w:rsid w:val="00F545B9"/>
     <w:rsid w:val="00F64AE5"/>
     <w:rsid w:val="00F66471"/>
     <w:rsid w:val="00F749F4"/>
     <w:rsid w:val="00F75E4D"/>
     <w:rsid w:val="00F76AA3"/>
     <w:rsid w:val="00F83BEF"/>
     <w:rsid w:val="00F91097"/>
     <w:rsid w:val="00F917F6"/>
     <w:rsid w:val="00F9562E"/>
     <w:rsid w:val="00FA09DC"/>
     <w:rsid w:val="00FA244C"/>
+    <w:rsid w:val="00FB0416"/>
     <w:rsid w:val="00FC15A2"/>
     <w:rsid w:val="00FC6ADD"/>
     <w:rsid w:val="00FD09B5"/>
     <w:rsid w:val="00FD1FC1"/>
     <w:rsid w:val="00FE3DCE"/>
     <w:rsid w:val="00FF1720"/>
     <w:rsid w:val="01F2FD93"/>
     <w:rsid w:val="0456A4F8"/>
     <w:rsid w:val="04E6EA40"/>
     <w:rsid w:val="0951286C"/>
     <w:rsid w:val="096FD201"/>
     <w:rsid w:val="0AD3837B"/>
     <w:rsid w:val="0E128F94"/>
     <w:rsid w:val="108EC682"/>
     <w:rsid w:val="113D7C3E"/>
     <w:rsid w:val="123AB8DE"/>
     <w:rsid w:val="141709FA"/>
     <w:rsid w:val="14C13F40"/>
     <w:rsid w:val="153338BB"/>
     <w:rsid w:val="17D00376"/>
     <w:rsid w:val="186CCEB7"/>
     <w:rsid w:val="18AB8AB0"/>
     <w:rsid w:val="1A4BE31E"/>
     <w:rsid w:val="1DFEC906"/>
     <w:rsid w:val="1ECD9BFD"/>
     <w:rsid w:val="1EFF2218"/>
     <w:rsid w:val="208FC5FC"/>
     <w:rsid w:val="224595CE"/>
     <w:rsid w:val="2258807A"/>
+    <w:rsid w:val="24204E16"/>
     <w:rsid w:val="248DB826"/>
     <w:rsid w:val="25177716"/>
     <w:rsid w:val="252E4268"/>
     <w:rsid w:val="28C2672E"/>
     <w:rsid w:val="2A6F3285"/>
     <w:rsid w:val="2B48CE6B"/>
     <w:rsid w:val="2B68019C"/>
     <w:rsid w:val="2C22ACB1"/>
     <w:rsid w:val="2EE1E8A4"/>
     <w:rsid w:val="31F1E491"/>
     <w:rsid w:val="32888EAA"/>
     <w:rsid w:val="32E0110A"/>
     <w:rsid w:val="33169D80"/>
     <w:rsid w:val="33FFB8B6"/>
     <w:rsid w:val="37D171C1"/>
     <w:rsid w:val="3ADED8ED"/>
     <w:rsid w:val="3B3BB8DD"/>
     <w:rsid w:val="3D279A34"/>
     <w:rsid w:val="3DFEAAC0"/>
     <w:rsid w:val="40EA690E"/>
     <w:rsid w:val="42C5B5F6"/>
     <w:rsid w:val="43721030"/>
     <w:rsid w:val="442078BF"/>
     <w:rsid w:val="45579990"/>
     <w:rsid w:val="459A97AC"/>
@@ -25082,51 +24528,51 @@
                               <w:marBottom w:val="0"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.more.ufsc.br" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author3@email.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author2@email.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author1@email.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.more.ufsc.br" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -25420,170 +24866,61 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B47C276F-1DC7-4483-B22E-0EBF730F8403}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1900</Words>
-  <Characters>10266</Characters>
+  <Words>1906</Words>
+  <Characters>10294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>85</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12142</CharactersWithSpaces>
+  <CharactersWithSpaces>12176</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...92 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-10-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® PowerPoint® 2016</vt:lpwstr>